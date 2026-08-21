--- v0 (2026-05-11)
+++ v1 (2026-08-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="02509B9D" w14:textId="398F6AF8" w:rsidR="00E07870" w:rsidRPr="004D7FC1" w:rsidRDefault="00E07870" w:rsidP="003606EF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7FC1">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Introduction to Personal Jurisdiction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77BC38DD" w14:textId="77777777" w:rsidR="00E07870" w:rsidRPr="004D7FC1" w:rsidRDefault="003606EF" w:rsidP="003606EF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -227,86 +227,77 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">survive after </w:t>
       </w:r>
       <w:r w:rsidRPr="004D7FC1">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">International Shoe </w:t>
       </w:r>
       <w:r w:rsidRPr="004D7FC1">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>but some do not</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78973433" w14:textId="11E92594" w:rsidR="004D7FC1" w:rsidRPr="004D7FC1" w:rsidRDefault="004D7FC1" w:rsidP="004D7FC1">
+    <w:p w14:paraId="78973433" w14:textId="39772E3F" w:rsidR="004D7FC1" w:rsidRPr="004D7FC1" w:rsidRDefault="004D7FC1" w:rsidP="004D7FC1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7FC1">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Civil Procedure—Gómez-Arostegui Fall 202</w:t>
       </w:r>
-      <w:r w:rsidR="00556A0B">
+      <w:r w:rsidR="00A633AE">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> v1.1</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E21D9F" w14:textId="77777777" w:rsidR="004D7FC1" w:rsidRPr="00E53EDA" w:rsidRDefault="004D7FC1" w:rsidP="003606EF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32A03549" w14:textId="47290716" w:rsidR="003606EF" w:rsidRPr="004410B9" w:rsidRDefault="003606EF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D6D8A72" w14:textId="1B51BF48" w:rsidR="00D11873" w:rsidRPr="004410B9" w:rsidRDefault="00D11873" w:rsidP="00D11873">
       <w:pPr>
@@ -1010,67 +1001,57 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> rule) step.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DEB60B" w14:textId="77777777" w:rsidR="002F78C3" w:rsidRPr="004410B9" w:rsidRDefault="002F78C3" w:rsidP="002F78C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="3240"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38B9C3B5" w14:textId="534E95AD" w:rsidR="009A2C09" w:rsidRDefault="001901FC" w:rsidP="001901FC">
       <w:pPr>
         <w:ind w:left="3600" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i.</w:t>
       </w:r>
       <w:r w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009A2C09" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">If you file in </w:t>
       </w:r>
       <w:r w:rsidR="009A2C09" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>state</w:t>
@@ -2153,69 +2134,51 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00B81044" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> who live in </w:t>
       </w:r>
       <w:r w:rsidR="00C3758A" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Montana in order </w:t>
       </w:r>
       <w:r w:rsidR="00D11D23" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">to </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> them into </w:t>
+        <w:t xml:space="preserve">to hale them into </w:t>
       </w:r>
       <w:r w:rsidR="00C3758A" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>the Oregon court</w:t>
       </w:r>
       <w:r w:rsidR="00D11D23" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5975E950" w14:textId="77777777" w:rsidR="002F78C3" w:rsidRPr="004410B9" w:rsidRDefault="002F78C3" w:rsidP="002F78C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -2269,67 +2232,57 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> States have their own constitutions, which could come into play as well, but our focus in this course is on the U.S. Constitution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A8C689" w14:textId="77777777" w:rsidR="002F78C3" w:rsidRPr="004410B9" w:rsidRDefault="002F78C3" w:rsidP="002F78C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="3240"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53D54FE8" w14:textId="32401BED" w:rsidR="002F78C3" w:rsidRPr="004410B9" w:rsidRDefault="0060668E" w:rsidP="0060668E">
       <w:pPr>
         <w:ind w:left="3600" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i.</w:t>
       </w:r>
       <w:r w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002F78C3" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>The U.S. Constitution applies regardless of whether the case is filed in federal court or state court.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="396764D4" w14:textId="77777777" w:rsidR="002F78C3" w:rsidRPr="004410B9" w:rsidRDefault="002F78C3" w:rsidP="002F78C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="3240"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
@@ -2619,69 +2572,51 @@
         </w:rPr>
         <w:t>, particularly an out-of-state def</w:t>
       </w:r>
       <w:r w:rsidR="00E87522" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00CF70A6" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ndant,</w:t>
       </w:r>
       <w:r w:rsidR="002F78C3" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> can be </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> into court.</w:t>
+        <w:t xml:space="preserve"> can be haled into court.</w:t>
       </w:r>
       <w:r w:rsidR="006C2501">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> It certainly is possible for a statutory step to allow something that the due process clause does not allow. </w:t>
       </w:r>
       <w:r w:rsidR="000C5EDD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Often, in this situation, we will say that the “statute or rule </w:t>
       </w:r>
       <w:r w:rsidR="00DA4F12">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">in question </w:t>
       </w:r>
@@ -2745,67 +2680,57 @@
         </w:rPr>
         <w:tab/>
         <w:t>Why have a two-step test?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3062F0CD" w14:textId="77777777" w:rsidR="004F5506" w:rsidRPr="004410B9" w:rsidRDefault="004F5506" w:rsidP="004F5506">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B125A1B" w14:textId="4EF8C461" w:rsidR="004F5506" w:rsidRPr="004410B9" w:rsidRDefault="00C85D38" w:rsidP="001C2917">
       <w:pPr>
         <w:ind w:left="3600" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i.</w:t>
       </w:r>
       <w:r w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004F5506" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">First, setting things up this way allows a federal or state </w:t>
       </w:r>
       <w:r w:rsidR="006734F0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>system</w:t>
       </w:r>
@@ -3105,70 +3030,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> for 2 years</w:t>
       </w:r>
       <w:r w:rsidR="004F5506" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. And now imagine that a New York resident decides to sue you in Oregon, based on a dispute arising entirely in New York. They sue in Oregon because they think the laws and procedures there will be more favorable to their case than the laws and procedures in New York. Under the Oregon statutory rule</w:t>
       </w:r>
       <w:r w:rsidR="00E2758E" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> I have just described,</w:t>
       </w:r>
       <w:r w:rsidR="004F5506" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> they could </w:t>
-[...8 lines deleted...]
-        <w:t>hal</w:t>
+        <w:t xml:space="preserve"> they could hal</w:t>
       </w:r>
       <w:r w:rsidR="0010643C" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004F5506" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> you into court </w:t>
       </w:r>
       <w:r w:rsidR="0010643C" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>in Oregon</w:t>
       </w:r>
       <w:r w:rsidR="004F5506" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -5661,1723 +5576,1691 @@
       </w:r>
       <w:r w:rsidR="00BB3A71" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">re </w:t>
       </w:r>
       <w:r w:rsidR="009E67E8" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">closely related to </w:t>
       </w:r>
       <w:r w:rsidR="009E67E8" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">in </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>in personam</w:t>
+      </w:r>
+      <w:r w:rsidR="009E67E8" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B906DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(discussed below) </w:t>
+      </w:r>
+      <w:r w:rsidR="00913448" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>than</w:t>
+      </w:r>
+      <w:r w:rsidR="009E67E8" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="009E67E8" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>personam</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>in rem</w:t>
+      </w:r>
       <w:r w:rsidR="009E67E8" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3EFB" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B906DF">
-[...23 lines deleted...]
-      <w:r w:rsidR="009E67E8" w:rsidRPr="004410B9">
+      <w:r w:rsidR="00CD660F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">But it does still involve property. </w:t>
+      </w:r>
+      <w:r w:rsidR="00715FB3" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>in rem</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E67E8" w:rsidRPr="004410B9">
+        <w:t xml:space="preserve">Presence: </w:t>
+      </w:r>
+      <w:r w:rsidR="00715FB3" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>property in the state.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D29DB4" w14:textId="6BF8DB07" w:rsidR="00343499" w:rsidRPr="004410B9" w:rsidRDefault="00343499" w:rsidP="00444CC0">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F7972D" w14:textId="4F0F7FAC" w:rsidR="00343499" w:rsidRPr="004410B9" w:rsidRDefault="001C504A" w:rsidP="001C504A">
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00343499" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="001C3EFB" w:rsidRPr="004410B9">
-[...15 lines deleted...]
-      <w:r w:rsidR="00715FB3" w:rsidRPr="004410B9">
+      <w:r w:rsidR="00343499" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Statutory </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7AA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00343499" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tep—some </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk142225228"/>
+      <w:r w:rsidR="00343499" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>statute</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4BC5" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00343499" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>rule</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4BC5" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, or decision</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="00343499" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must provide for </w:t>
+      </w:r>
+      <w:r w:rsidR="00343499" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Presence: </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="44F7972D" w14:textId="4F0F7FAC" w:rsidR="00343499" w:rsidRPr="004410B9" w:rsidRDefault="001C504A" w:rsidP="001C504A">
+        <w:t xml:space="preserve">quasi in rem </w:t>
+      </w:r>
+      <w:r w:rsidR="00343499" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">#2 </w:t>
+      </w:r>
+      <w:r w:rsidR="004459D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personal </w:t>
+      </w:r>
+      <w:r w:rsidR="00343499" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479C9C1A" w14:textId="5E1D70D4" w:rsidR="00343499" w:rsidRPr="004410B9" w:rsidRDefault="00343499" w:rsidP="00343499">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7E579F" w14:textId="1F203523" w:rsidR="00343499" w:rsidRPr="004410B9" w:rsidRDefault="001C504A" w:rsidP="001C504A">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>a</w:t>
+        <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00343499" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00343499" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Statutory </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B7AA0">
+        <w:t xml:space="preserve">Constitutional </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0D63">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00343499" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">tep—some </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Hlk142225228"/>
+        <w:t xml:space="preserve">tep—the court can enter a binding judgment </w:t>
+      </w:r>
+      <w:r w:rsidR="004B14C5" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">against the person who owns the property </w:t>
+      </w:r>
       <w:r w:rsidR="00343499" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>statute</w:t>
-[...34 lines deleted...]
-      <w:r w:rsidR="00343499" w:rsidRPr="004410B9">
+        <w:t>without running afoul of the due process clause.</w:t>
+      </w:r>
+      <w:r w:rsidR="00177023" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56F02" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This supposedly is fair because the maximum in liability that the person is exposed to is the value of the property </w:t>
+      </w:r>
+      <w:r w:rsidR="00132119">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00F90C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00132119">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">person </w:t>
+      </w:r>
+      <w:r w:rsidR="004D20FB" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>own</w:t>
+      </w:r>
+      <w:r w:rsidR="00132119">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004D20FB" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56F02" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00733650">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">forum </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56F02" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>state.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C5977F" w14:textId="77777777" w:rsidR="00940097" w:rsidRPr="004410B9" w:rsidRDefault="00940097">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDAAC48" w14:textId="518F7D3B" w:rsidR="00C057F6" w:rsidRPr="004410B9" w:rsidRDefault="00486E29" w:rsidP="00486E29">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="003606EF" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003606EF" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003606EF" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">quasi in rem </w:t>
-[...233 lines deleted...]
-      <w:r w:rsidR="003606EF" w:rsidRPr="004410B9">
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r w:rsidR="00B24160">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">In </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B24160">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="003606EF" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003606EF" w:rsidRPr="004410B9">
+        <w:t>ersonam</w:t>
+      </w:r>
+      <w:r w:rsidR="0036717F" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lawsuits</w:t>
+      </w:r>
+      <w:r w:rsidR="008077C7" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ersonam</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004B4FCA" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>These a</w:t>
+      </w:r>
       <w:r w:rsidR="0036717F" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lawsuits</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008077C7" w:rsidRPr="004410B9">
+        <w:t>re d</w:t>
+      </w:r>
+      <w:r w:rsidR="00771392" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isputes where one hopes to obtain </w:t>
+      </w:r>
+      <w:r w:rsidR="008F7770" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00771392" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">binding judgment against a person </w:t>
+      </w:r>
+      <w:r w:rsidR="00247FD8" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or entity </w:t>
+      </w:r>
+      <w:r w:rsidR="00771392" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>for some personal liability.</w:t>
+      </w:r>
+      <w:r w:rsidR="008C03E6" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7637" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7637" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>vast</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7637" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7637" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>majority</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7637" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of lawsuits </w:t>
+      </w:r>
+      <w:r w:rsidR="00C76CCA" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the past and today </w:t>
+      </w:r>
+      <w:r w:rsidR="00773C5C" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proceed </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7637" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...123 lines deleted...]
-      <w:r w:rsidR="002B7637" w:rsidRPr="004410B9">
+        <w:t>in personam</w:t>
+      </w:r>
+      <w:r w:rsidR="001B08D6" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and have no </w:t>
+      </w:r>
+      <w:r w:rsidR="001B08D6" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">in </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002B7637" w:rsidRPr="004410B9">
+        <w:t>in rem</w:t>
+      </w:r>
+      <w:r w:rsidR="001B08D6" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000961CD" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="000961CD" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>personam</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">quasi in rem </w:t>
+      </w:r>
       <w:r w:rsidR="001B08D6" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and have no </w:t>
+        <w:t xml:space="preserve">component to </w:t>
+      </w:r>
+      <w:r w:rsidR="00503223" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>them</w:t>
       </w:r>
       <w:r w:rsidR="001B08D6" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00853ED4" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B002B2" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following scenarios </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66FE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">were </w:t>
+      </w:r>
+      <w:r w:rsidR="00B002B2" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>held to be permissible</w:t>
+      </w:r>
+      <w:r w:rsidR="00F40CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before </w:t>
+      </w:r>
+      <w:r w:rsidR="00F40CA8">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>in rem</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="000961CD" w:rsidRPr="004410B9">
+        <w:t>International Shoe</w:t>
+      </w:r>
+      <w:r w:rsidR="00984CAC">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">quasi in rem </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="001B08D6" w:rsidRPr="004410B9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00984CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(1945)</w:t>
+      </w:r>
+      <w:r w:rsidR="00853ED4" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F63ED6" w14:textId="77777777" w:rsidR="00C057F6" w:rsidRPr="004410B9" w:rsidRDefault="00C057F6" w:rsidP="00C269FA">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A6ED67C" w14:textId="6B7CCB9D" w:rsidR="00DF5BD9" w:rsidRPr="004410B9" w:rsidRDefault="00674025" w:rsidP="00CE1A9A">
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C269FA" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00853ED4" w:rsidRPr="004410B9">
+      <w:r w:rsidR="00C269FA" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF5BD9" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Tag/Transient personal jurisdiction—</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6188D" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this is a way of obtaining personal jurisdiction by serving </w:t>
+      </w:r>
+      <w:r w:rsidR="001A2301">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6188D" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>process</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2301">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6188D" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B002B2" w:rsidRPr="004410B9">
-[...31 lines deleted...]
-      <w:r w:rsidR="00F40CA8">
+      <w:r w:rsidR="00FA2D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(i.e., a complaint and summons) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6188D" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the defendant when </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6194">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the defendant is </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6188D" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>present in the forum state (even if only briefly)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5BD9" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3FA3" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6188D" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The defendant is typically just passing through the forum state (hence, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0122C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6188D" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>transient</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0122C">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6188D" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>) and the plaintiff is “tagging” the defendant with service of process.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1A9A" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3FA3" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>International Shoe</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00984CAC">
+        <w:t xml:space="preserve">Presence: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3FA3" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>defendant is in the state</w:t>
+      </w:r>
+      <w:r w:rsidR="007E526C" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E526C" w:rsidRPr="007733B6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>when served</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3FA3" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A820D1" w14:textId="2DFFD283" w:rsidR="00482FDB" w:rsidRPr="004410B9" w:rsidRDefault="00482FDB" w:rsidP="00550257">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A3BA43C" w14:textId="20ED9DA0" w:rsidR="00482FDB" w:rsidRPr="004410B9" w:rsidRDefault="00853ED4" w:rsidP="00853ED4">
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00482FDB" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00482FDB" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Statutory step—some statute</w:t>
+      </w:r>
+      <w:r w:rsidR="0003201F" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00482FDB" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rule</w:t>
+      </w:r>
+      <w:r w:rsidR="0003201F" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, or decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00482FDB" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must provide for </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2D94" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tag/transient </w:t>
+      </w:r>
+      <w:r w:rsidR="00482FDB" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>personal jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F52970" w14:textId="22438535" w:rsidR="00482FDB" w:rsidRPr="004410B9" w:rsidRDefault="00482FDB" w:rsidP="00482FDB">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1359FBBA" w14:textId="0C087DE2" w:rsidR="00482FDB" w:rsidRPr="004410B9" w:rsidRDefault="00B87F04" w:rsidP="00B87F04">
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r w:rsidR="00482FDB" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00482FDB" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Constitutional step—the court can enter a binding judgment against the defendant without running afoul of the due process clause</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42488" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so long as the defendant is a natural person</w:t>
+      </w:r>
+      <w:r w:rsidR="00482FDB" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6996" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>did</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6996" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not work with defendants who are entities, like corporations or partnerships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E7A302" w14:textId="226539E7" w:rsidR="00F26A0B" w:rsidRPr="004410B9" w:rsidRDefault="00F26A0B" w:rsidP="00550257">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409C350E" w14:textId="2088149C" w:rsidR="00C269FA" w:rsidRPr="004410B9" w:rsidRDefault="00347D4A" w:rsidP="00347D4A">
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26A0B" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26A0B" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Domicile—</w:t>
+      </w:r>
+      <w:r w:rsidR="00197CFD" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this is asserting personal jurisdiction over a </w:t>
+      </w:r>
+      <w:r w:rsidR="002255F1" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>defendant</w:t>
+      </w:r>
+      <w:r w:rsidR="00C269FA" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00984CAC">
-[...41 lines deleted...]
-        <w:t>a</w:t>
+      <w:r w:rsidR="00843FA1" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00675C7C" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C269FA" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>domiciled in the forum state</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26A0B" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C269FA" w:rsidRPr="004410B9">
-[...151 lines deleted...]
-      <w:r w:rsidR="00CD3FA3" w:rsidRPr="004410B9">
+      <w:r w:rsidR="00763113" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Presence: </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="007E526C" w:rsidRPr="004410B9">
+        <w:t xml:space="preserve"> Presence: </w:t>
+      </w:r>
+      <w:r w:rsidR="00763113" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>defendant</w:t>
+      </w:r>
+      <w:r w:rsidR="000701C8" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is domiciled in the state</w:t>
+      </w:r>
+      <w:r w:rsidR="00763113" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61203F79" w14:textId="6740340B" w:rsidR="00C24FEF" w:rsidRPr="004410B9" w:rsidRDefault="00C24FEF" w:rsidP="00F26A0B">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C28C29E" w14:textId="13137351" w:rsidR="00C24FEF" w:rsidRPr="004410B9" w:rsidRDefault="00347D4A" w:rsidP="00347D4A">
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24FEF" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24FEF" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Statutory step—some statute</w:t>
+      </w:r>
+      <w:r w:rsidR="00675C7C" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C24FEF" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>rule</w:t>
+      </w:r>
+      <w:r w:rsidR="00675C7C" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>, or decision</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24FEF" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must provide for </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2D94" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">domicile-based </w:t>
+      </w:r>
+      <w:r w:rsidR="00C24FEF" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>personal jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BF09C8" w14:textId="77777777" w:rsidR="00C24FEF" w:rsidRPr="004410B9" w:rsidRDefault="00C24FEF" w:rsidP="00C24FEF">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B8F949" w14:textId="517458E3" w:rsidR="00C24FEF" w:rsidRPr="004410B9" w:rsidRDefault="00B05C87" w:rsidP="00B05C87">
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24FEF" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24FEF" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Constitutional step—the court can enter a binding judgment against the defendant without running afoul of the due process clause.</w:t>
+      </w:r>
+      <w:r w:rsidR="00303626" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E526C" w:rsidRPr="007733B6">
+      <w:r w:rsidR="00EA5C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>The need for constitutionally protecting a defendant is weakest in this scenario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A6B5E1" w14:textId="77777777" w:rsidR="00C269FA" w:rsidRPr="004410B9" w:rsidRDefault="00C269FA" w:rsidP="001870FF">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D03714" w14:textId="221F5EB6" w:rsidR="003606EF" w:rsidRPr="00A56227" w:rsidRDefault="005148FC" w:rsidP="005148FC">
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="003606EF" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003606EF" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00785F95" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Defendant</w:t>
+      </w:r>
+      <w:r w:rsidR="003606EF" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85AD3" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56DDF" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="003606EF" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>consent</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56DDF" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="003606EF" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to personal jurisdiction</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF77C9" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The consent can be express or implied </w:t>
+      </w:r>
+      <w:r w:rsidR="00236A35" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF77C9" w:rsidRPr="004410B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>voluntary or involuntary.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56227">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56227">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>when served</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CD3FA3" w:rsidRPr="004410B9">
+        <w:t>Consent</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56227">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A820D1" w14:textId="2DFFD283" w:rsidR="00482FDB" w:rsidRPr="004410B9" w:rsidRDefault="00482FDB" w:rsidP="00550257">
+    <w:p w14:paraId="61417AD1" w14:textId="77777777" w:rsidR="004E5A34" w:rsidRPr="004410B9" w:rsidRDefault="004E5A34" w:rsidP="001870FF">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A3BA43C" w14:textId="20ED9DA0" w:rsidR="00482FDB" w:rsidRPr="004410B9" w:rsidRDefault="00853ED4" w:rsidP="00853ED4">
+    <w:p w14:paraId="6FDF0E8D" w14:textId="2C3CB3F7" w:rsidR="00992FCB" w:rsidRPr="004410B9" w:rsidRDefault="009C486F" w:rsidP="008B7616">
       <w:pPr>
         <w:ind w:left="3600" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...629 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00740F51" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00740F51" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">During </w:t>
       </w:r>
       <w:r w:rsidR="007E0CBC" w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
@@ -9692,111 +9575,111 @@
         </w:rPr>
         <w:t>International Shoe</w:t>
       </w:r>
       <w:r w:rsidRPr="004410B9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AB4285" w:rsidRPr="004410B9" w:rsidSect="0097742F">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BD04E21" w14:textId="77777777" w:rsidR="00A262E0" w:rsidRDefault="00A262E0" w:rsidP="00C800D5">
+    <w:p w14:paraId="78088413" w14:textId="77777777" w:rsidR="00C41273" w:rsidRDefault="00C41273" w:rsidP="00C800D5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A274E50" w14:textId="77777777" w:rsidR="00A262E0" w:rsidRDefault="00A262E0" w:rsidP="00C800D5">
+    <w:p w14:paraId="4BEAA78D" w14:textId="77777777" w:rsidR="00C41273" w:rsidRDefault="00C41273" w:rsidP="00C800D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro">
     <w:panose1 w:val="02020502060506020403"/>
     <w:charset w:val="4D"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1394393111"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="4F7F565E" w14:textId="5E7E823A" w:rsidR="00C800D5" w:rsidRDefault="00C800D5" w:rsidP="004615B2">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -9816,51 +9699,51 @@
         <w:r w:rsidR="00037A1E">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1A05118F" w14:textId="77777777" w:rsidR="00C800D5" w:rsidRDefault="00C800D5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
       </w:rPr>
       <w:id w:val="-126475061"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="5E431748" w14:textId="7EC67EF1" w:rsidR="00C800D5" w:rsidRPr="008E038D" w:rsidRDefault="00C800D5" w:rsidP="004615B2">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="008E038D">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
@@ -9890,70 +9773,70 @@
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="008E038D">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="59E5C1A7" w14:textId="77777777" w:rsidR="00C800D5" w:rsidRPr="008E038D" w:rsidRDefault="00C800D5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70C7C437" w14:textId="77777777" w:rsidR="00A262E0" w:rsidRDefault="00A262E0" w:rsidP="00C800D5">
+    <w:p w14:paraId="077CCE08" w14:textId="77777777" w:rsidR="00C41273" w:rsidRDefault="00C41273" w:rsidP="00C800D5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E699CC9" w14:textId="77777777" w:rsidR="00A262E0" w:rsidRDefault="00A262E0" w:rsidP="00C800D5">
+    <w:p w14:paraId="37D85C55" w14:textId="77777777" w:rsidR="00C41273" w:rsidRDefault="00C41273" w:rsidP="00C800D5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B9B03FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B3CFF9E"/>
     <w:lvl w:ilvl="0" w:tplc="04CC75D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10006,53 +9889,52 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2045592757">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="214"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003606EF"/>
     <w:rsid w:val="00011D58"/>
     <w:rsid w:val="00012EB9"/>
     <w:rsid w:val="000179D5"/>
     <w:rsid w:val="0002453F"/>
     <w:rsid w:val="00030AF1"/>
@@ -10197,50 +10079,51 @@
     <w:rsid w:val="00343499"/>
     <w:rsid w:val="0034641F"/>
     <w:rsid w:val="00347D4A"/>
     <w:rsid w:val="00351314"/>
     <w:rsid w:val="003530D1"/>
     <w:rsid w:val="00353BAD"/>
     <w:rsid w:val="00355270"/>
     <w:rsid w:val="003606EF"/>
     <w:rsid w:val="00360A78"/>
     <w:rsid w:val="00366FC7"/>
     <w:rsid w:val="00367026"/>
     <w:rsid w:val="0036717F"/>
     <w:rsid w:val="00380113"/>
     <w:rsid w:val="00380543"/>
     <w:rsid w:val="00383EA6"/>
     <w:rsid w:val="003919D0"/>
     <w:rsid w:val="00392E64"/>
     <w:rsid w:val="00394967"/>
     <w:rsid w:val="00394B4C"/>
     <w:rsid w:val="003976DE"/>
     <w:rsid w:val="00397CCE"/>
     <w:rsid w:val="003A0E7E"/>
     <w:rsid w:val="003A1B2A"/>
     <w:rsid w:val="003A1F41"/>
     <w:rsid w:val="003A3DC3"/>
+    <w:rsid w:val="003A54B2"/>
     <w:rsid w:val="003C102C"/>
     <w:rsid w:val="003C29A0"/>
     <w:rsid w:val="003C487A"/>
     <w:rsid w:val="003D31DF"/>
     <w:rsid w:val="003D57F1"/>
     <w:rsid w:val="003D5D4C"/>
     <w:rsid w:val="003E663F"/>
     <w:rsid w:val="00410DA7"/>
     <w:rsid w:val="00417F60"/>
     <w:rsid w:val="00422AF8"/>
     <w:rsid w:val="004237A2"/>
     <w:rsid w:val="004264FD"/>
     <w:rsid w:val="00432D04"/>
     <w:rsid w:val="00433EA2"/>
     <w:rsid w:val="0043623B"/>
     <w:rsid w:val="00436501"/>
     <w:rsid w:val="004410B9"/>
     <w:rsid w:val="00444CC0"/>
     <w:rsid w:val="004459D9"/>
     <w:rsid w:val="00453060"/>
     <w:rsid w:val="00453E20"/>
     <w:rsid w:val="00471F1A"/>
     <w:rsid w:val="00482FDB"/>
     <w:rsid w:val="00486D13"/>
     <w:rsid w:val="00486E29"/>
@@ -10503,50 +10386,51 @@
     <w:rsid w:val="009C5BD6"/>
     <w:rsid w:val="009D6B2F"/>
     <w:rsid w:val="009E23AE"/>
     <w:rsid w:val="009E4535"/>
     <w:rsid w:val="009E58B9"/>
     <w:rsid w:val="009E67E8"/>
     <w:rsid w:val="009E6D9B"/>
     <w:rsid w:val="009F3685"/>
     <w:rsid w:val="009F5486"/>
     <w:rsid w:val="009F7228"/>
     <w:rsid w:val="00A057E1"/>
     <w:rsid w:val="00A0694F"/>
     <w:rsid w:val="00A06A2F"/>
     <w:rsid w:val="00A07146"/>
     <w:rsid w:val="00A0766F"/>
     <w:rsid w:val="00A1771D"/>
     <w:rsid w:val="00A22FE5"/>
     <w:rsid w:val="00A23C02"/>
     <w:rsid w:val="00A259B7"/>
     <w:rsid w:val="00A262E0"/>
     <w:rsid w:val="00A42488"/>
     <w:rsid w:val="00A516B0"/>
     <w:rsid w:val="00A53A78"/>
     <w:rsid w:val="00A56227"/>
     <w:rsid w:val="00A6188D"/>
+    <w:rsid w:val="00A633AE"/>
     <w:rsid w:val="00A7028A"/>
     <w:rsid w:val="00A7238A"/>
     <w:rsid w:val="00A7374B"/>
     <w:rsid w:val="00A74351"/>
     <w:rsid w:val="00A75B26"/>
     <w:rsid w:val="00A84C12"/>
     <w:rsid w:val="00A85AD3"/>
     <w:rsid w:val="00A900BA"/>
     <w:rsid w:val="00A93839"/>
     <w:rsid w:val="00A97468"/>
     <w:rsid w:val="00AA6E4E"/>
     <w:rsid w:val="00AB4285"/>
     <w:rsid w:val="00AB7077"/>
     <w:rsid w:val="00AB7A92"/>
     <w:rsid w:val="00AB7EA6"/>
     <w:rsid w:val="00AB7EB8"/>
     <w:rsid w:val="00AC04CA"/>
     <w:rsid w:val="00AC6CF0"/>
     <w:rsid w:val="00AD1261"/>
     <w:rsid w:val="00AD35B8"/>
     <w:rsid w:val="00AD7E1E"/>
     <w:rsid w:val="00AF1D33"/>
     <w:rsid w:val="00AF4232"/>
     <w:rsid w:val="00AF51E0"/>
     <w:rsid w:val="00AF5D23"/>
@@ -10592,50 +10476,51 @@
     <w:rsid w:val="00BB75E7"/>
     <w:rsid w:val="00BC1C5F"/>
     <w:rsid w:val="00BC3DD8"/>
     <w:rsid w:val="00BC6A09"/>
     <w:rsid w:val="00BD34D5"/>
     <w:rsid w:val="00BD733C"/>
     <w:rsid w:val="00BD7E3E"/>
     <w:rsid w:val="00BE01B7"/>
     <w:rsid w:val="00BE3244"/>
     <w:rsid w:val="00BE47C9"/>
     <w:rsid w:val="00BE5E83"/>
     <w:rsid w:val="00C02B23"/>
     <w:rsid w:val="00C057F6"/>
     <w:rsid w:val="00C07755"/>
     <w:rsid w:val="00C17815"/>
     <w:rsid w:val="00C202DC"/>
     <w:rsid w:val="00C219A7"/>
     <w:rsid w:val="00C24FEF"/>
     <w:rsid w:val="00C25471"/>
     <w:rsid w:val="00C269FA"/>
     <w:rsid w:val="00C35025"/>
     <w:rsid w:val="00C3758A"/>
     <w:rsid w:val="00C37960"/>
     <w:rsid w:val="00C40297"/>
     <w:rsid w:val="00C4108D"/>
+    <w:rsid w:val="00C41273"/>
     <w:rsid w:val="00C46CED"/>
     <w:rsid w:val="00C50AFE"/>
     <w:rsid w:val="00C52779"/>
     <w:rsid w:val="00C5301C"/>
     <w:rsid w:val="00C56B18"/>
     <w:rsid w:val="00C66AE7"/>
     <w:rsid w:val="00C714EB"/>
     <w:rsid w:val="00C76C43"/>
     <w:rsid w:val="00C76CCA"/>
     <w:rsid w:val="00C800D5"/>
     <w:rsid w:val="00C80B69"/>
     <w:rsid w:val="00C85D38"/>
     <w:rsid w:val="00C873E4"/>
     <w:rsid w:val="00C87471"/>
     <w:rsid w:val="00C90DFA"/>
     <w:rsid w:val="00C92168"/>
     <w:rsid w:val="00C97F50"/>
     <w:rsid w:val="00CA4815"/>
     <w:rsid w:val="00CA4D39"/>
     <w:rsid w:val="00CA551E"/>
     <w:rsid w:val="00CB058B"/>
     <w:rsid w:val="00CB37BA"/>
     <w:rsid w:val="00CB4795"/>
     <w:rsid w:val="00CB5BB8"/>
     <w:rsid w:val="00CB76EB"/>
@@ -10812,51 +10697,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1AEB1D71"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EFA9DFCB-9F37-2945-896F-A5BC6B07BB8D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11299,51 +11184,51 @@
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E038D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002F78C3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -11609,70 +11494,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2622</Words>
-  <Characters>14948</Characters>
+  <Words>2621</Words>
+  <Characters>14944</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>124</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17535</CharactersWithSpaces>
+  <CharactersWithSpaces>17530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tomas Gomez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>