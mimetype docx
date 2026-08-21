--- v0 (2026-05-11)
+++ v1 (2026-08-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="26A6599A" w14:textId="7E0D9B06" w:rsidR="00E85AA1" w:rsidRPr="00DE5ED5" w:rsidRDefault="00E85AA1" w:rsidP="00E85AA1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE5ED5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A way to synthesize </w:t>
       </w:r>
       <w:r w:rsidR="004660F8">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">and approach </w:t>
@@ -61,74 +61,74 @@
       <w:r w:rsidR="00253A29" w:rsidRPr="00DE5ED5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE5ED5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Personal Jurisdiction</w:t>
       </w:r>
       <w:r w:rsidR="002968C3" w:rsidRPr="00DE5ED5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> doctrine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08609CB9" w14:textId="0DA81A1E" w:rsidR="00E85AA1" w:rsidRPr="00DE5ED5" w:rsidRDefault="00E85AA1" w:rsidP="00E85AA1">
+    <w:p w14:paraId="08609CB9" w14:textId="1AA61D46" w:rsidR="00E85AA1" w:rsidRPr="00DE5ED5" w:rsidRDefault="00E85AA1" w:rsidP="00E85AA1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE5ED5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Civil Procedure—Gómez-Arostegui—Fall 202</w:t>
       </w:r>
-      <w:r w:rsidR="00610074">
+      <w:r w:rsidR="0099020D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57757BB4" w14:textId="77777777" w:rsidR="00E85AA1" w:rsidRPr="00DE5ED5" w:rsidRDefault="00E85AA1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FCD32CF" w14:textId="56C82663" w:rsidR="00082C2B" w:rsidRPr="00DE5ED5" w:rsidRDefault="00442FB0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE5ED5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>I.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE5ED5">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
@@ -5524,154 +5524,154 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7380F504" w14:textId="2D9EDCBF" w:rsidR="005B5D79" w:rsidRPr="00DE5ED5" w:rsidRDefault="005B5D79" w:rsidP="005B5D79">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005B5D79" w:rsidRPr="00DE5ED5" w:rsidSect="00031099">
       <w:footerReference w:type="even" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CF945D5" w14:textId="77777777" w:rsidR="004728F9" w:rsidRDefault="004728F9" w:rsidP="002565F6">
+    <w:p w14:paraId="1357197C" w14:textId="77777777" w:rsidR="00B91D6C" w:rsidRDefault="00B91D6C" w:rsidP="002565F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45864E54" w14:textId="77777777" w:rsidR="004728F9" w:rsidRDefault="004728F9" w:rsidP="002565F6">
+    <w:p w14:paraId="3F673F72" w14:textId="77777777" w:rsidR="00B91D6C" w:rsidRDefault="00B91D6C" w:rsidP="002565F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-148133286"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="3F37A19E" w14:textId="38737860" w:rsidR="002565F6" w:rsidRDefault="002565F6" w:rsidP="008E17E7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2A48A03A" w14:textId="77777777" w:rsidR="002565F6" w:rsidRDefault="002565F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:id w:val="-967812728"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="206D39BE" w14:textId="27A7A991" w:rsidR="002565F6" w:rsidRPr="00D72636" w:rsidRDefault="002565F6" w:rsidP="008E17E7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00D72636">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
@@ -5701,71 +5701,71 @@
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00D72636">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="237025F7" w14:textId="77777777" w:rsidR="002565F6" w:rsidRPr="00D72636" w:rsidRDefault="002565F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="209CA6A7" w14:textId="77777777" w:rsidR="004728F9" w:rsidRDefault="004728F9" w:rsidP="002565F6">
+    <w:p w14:paraId="757C2630" w14:textId="77777777" w:rsidR="00B91D6C" w:rsidRDefault="00B91D6C" w:rsidP="002565F6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C934941" w14:textId="77777777" w:rsidR="004728F9" w:rsidRDefault="004728F9" w:rsidP="002565F6">
+    <w:p w14:paraId="2D2CF7A9" w14:textId="77777777" w:rsidR="00B91D6C" w:rsidRDefault="00B91D6C" w:rsidP="002565F6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="167"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="214"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00442FB0"/>
     <w:rsid w:val="00007307"/>
     <w:rsid w:val="00007500"/>
     <w:rsid w:val="0001020B"/>
     <w:rsid w:val="00012CE6"/>
     <w:rsid w:val="00014429"/>
@@ -5864,50 +5864,51 @@
     <w:rsid w:val="002C5EA5"/>
     <w:rsid w:val="002D2FEB"/>
     <w:rsid w:val="002D5CAA"/>
     <w:rsid w:val="002E64ED"/>
     <w:rsid w:val="002E7E89"/>
     <w:rsid w:val="002F2421"/>
     <w:rsid w:val="002F2607"/>
     <w:rsid w:val="002F5F10"/>
     <w:rsid w:val="00300713"/>
     <w:rsid w:val="00307C33"/>
     <w:rsid w:val="00310BDD"/>
     <w:rsid w:val="003157B5"/>
     <w:rsid w:val="0033126D"/>
     <w:rsid w:val="003441BA"/>
     <w:rsid w:val="0034576E"/>
     <w:rsid w:val="00345889"/>
     <w:rsid w:val="00354DD6"/>
     <w:rsid w:val="00360F28"/>
     <w:rsid w:val="003650F9"/>
     <w:rsid w:val="003657DA"/>
     <w:rsid w:val="00376FAA"/>
     <w:rsid w:val="00381029"/>
     <w:rsid w:val="00387ED9"/>
     <w:rsid w:val="003A0CD8"/>
     <w:rsid w:val="003A28C2"/>
+    <w:rsid w:val="003A54B2"/>
     <w:rsid w:val="003B6FCE"/>
     <w:rsid w:val="003D01AE"/>
     <w:rsid w:val="003D157C"/>
     <w:rsid w:val="003D5091"/>
     <w:rsid w:val="003F33B3"/>
     <w:rsid w:val="003F3D23"/>
     <w:rsid w:val="00403770"/>
     <w:rsid w:val="00416FFE"/>
     <w:rsid w:val="00421E52"/>
     <w:rsid w:val="00424395"/>
     <w:rsid w:val="00432C8D"/>
     <w:rsid w:val="00437993"/>
     <w:rsid w:val="00440092"/>
     <w:rsid w:val="00442FB0"/>
     <w:rsid w:val="004516DB"/>
     <w:rsid w:val="00452932"/>
     <w:rsid w:val="00455130"/>
     <w:rsid w:val="004660F8"/>
     <w:rsid w:val="00470BBA"/>
     <w:rsid w:val="004728F9"/>
     <w:rsid w:val="00472B89"/>
     <w:rsid w:val="00474916"/>
     <w:rsid w:val="004841F3"/>
     <w:rsid w:val="00487406"/>
     <w:rsid w:val="00494B07"/>
@@ -6066,50 +6067,51 @@
     <w:rsid w:val="008D0E13"/>
     <w:rsid w:val="008D31FB"/>
     <w:rsid w:val="008D4238"/>
     <w:rsid w:val="008D54AD"/>
     <w:rsid w:val="008D5E67"/>
     <w:rsid w:val="008E3A59"/>
     <w:rsid w:val="008E76BA"/>
     <w:rsid w:val="0090054D"/>
     <w:rsid w:val="00903793"/>
     <w:rsid w:val="00903800"/>
     <w:rsid w:val="0090626E"/>
     <w:rsid w:val="009062C0"/>
     <w:rsid w:val="009079BC"/>
     <w:rsid w:val="00916CE6"/>
     <w:rsid w:val="00924F61"/>
     <w:rsid w:val="009254B1"/>
     <w:rsid w:val="0093259D"/>
     <w:rsid w:val="009346A4"/>
     <w:rsid w:val="00941EB1"/>
     <w:rsid w:val="00943FAE"/>
     <w:rsid w:val="00945A3F"/>
     <w:rsid w:val="00946317"/>
     <w:rsid w:val="00952A36"/>
     <w:rsid w:val="0095520F"/>
     <w:rsid w:val="00975256"/>
+    <w:rsid w:val="0099020D"/>
     <w:rsid w:val="00993D58"/>
     <w:rsid w:val="009B3861"/>
     <w:rsid w:val="009B53D3"/>
     <w:rsid w:val="009C373D"/>
     <w:rsid w:val="009C66FB"/>
     <w:rsid w:val="009D1E42"/>
     <w:rsid w:val="009E74C7"/>
     <w:rsid w:val="009F0215"/>
     <w:rsid w:val="009F05D8"/>
     <w:rsid w:val="009F1A15"/>
     <w:rsid w:val="009F373F"/>
     <w:rsid w:val="00A025A7"/>
     <w:rsid w:val="00A03B08"/>
     <w:rsid w:val="00A04EF6"/>
     <w:rsid w:val="00A04FF8"/>
     <w:rsid w:val="00A113AB"/>
     <w:rsid w:val="00A16250"/>
     <w:rsid w:val="00A20EE3"/>
     <w:rsid w:val="00A236B4"/>
     <w:rsid w:val="00A241B9"/>
     <w:rsid w:val="00A24565"/>
     <w:rsid w:val="00A34D97"/>
     <w:rsid w:val="00A43FF2"/>
     <w:rsid w:val="00A46E31"/>
     <w:rsid w:val="00A5130F"/>
@@ -6136,50 +6138,51 @@
     <w:rsid w:val="00AE41BE"/>
     <w:rsid w:val="00AF0A1B"/>
     <w:rsid w:val="00AF2362"/>
     <w:rsid w:val="00AF329D"/>
     <w:rsid w:val="00B02167"/>
     <w:rsid w:val="00B02C84"/>
     <w:rsid w:val="00B04652"/>
     <w:rsid w:val="00B06256"/>
     <w:rsid w:val="00B106B4"/>
     <w:rsid w:val="00B119C5"/>
     <w:rsid w:val="00B20387"/>
     <w:rsid w:val="00B2217D"/>
     <w:rsid w:val="00B2598E"/>
     <w:rsid w:val="00B33635"/>
     <w:rsid w:val="00B40D83"/>
     <w:rsid w:val="00B40E54"/>
     <w:rsid w:val="00B456EE"/>
     <w:rsid w:val="00B502EB"/>
     <w:rsid w:val="00B51CD6"/>
     <w:rsid w:val="00B546F6"/>
     <w:rsid w:val="00B60B62"/>
     <w:rsid w:val="00B65051"/>
     <w:rsid w:val="00B7723B"/>
     <w:rsid w:val="00B80960"/>
     <w:rsid w:val="00B83159"/>
+    <w:rsid w:val="00B91D6C"/>
     <w:rsid w:val="00BA1F58"/>
     <w:rsid w:val="00BA537D"/>
     <w:rsid w:val="00BB5E93"/>
     <w:rsid w:val="00BC59E0"/>
     <w:rsid w:val="00BC627D"/>
     <w:rsid w:val="00BD0652"/>
     <w:rsid w:val="00BD0B31"/>
     <w:rsid w:val="00BD4A72"/>
     <w:rsid w:val="00BD54F5"/>
     <w:rsid w:val="00BD7682"/>
     <w:rsid w:val="00BE60E8"/>
     <w:rsid w:val="00BF1A4A"/>
     <w:rsid w:val="00BF38C6"/>
     <w:rsid w:val="00BF6F01"/>
     <w:rsid w:val="00C00A50"/>
     <w:rsid w:val="00C102C7"/>
     <w:rsid w:val="00C2215A"/>
     <w:rsid w:val="00C25065"/>
     <w:rsid w:val="00C3411F"/>
     <w:rsid w:val="00C34FAD"/>
     <w:rsid w:val="00C35546"/>
     <w:rsid w:val="00C36C97"/>
     <w:rsid w:val="00C36EA8"/>
     <w:rsid w:val="00C478C2"/>
     <w:rsid w:val="00C52F45"/>
@@ -6353,51 +6356,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5FE26487"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1C1AC641-23BD-8F41-A52E-6E7CA75C397C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6838,51 +6841,51 @@
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D72636"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00126E06"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>