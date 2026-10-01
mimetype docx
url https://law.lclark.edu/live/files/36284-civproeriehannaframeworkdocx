--- v0 (2026-05-11)
+++ v1 (2026-10-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5A1F6881" w14:textId="09C584B5" w:rsidR="00EF700F" w:rsidRPr="00D50A75" w:rsidRDefault="00EF700F" w:rsidP="008F1379">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
         </w:rPr>
         <w:t>Vertical Choice of Law</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430E9904" w14:textId="2CDC9207" w:rsidR="008F1379" w:rsidRPr="00D50A75" w:rsidRDefault="008F1379" w:rsidP="00C50CEE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -58,96 +58,82 @@
         </w:rPr>
         <w:t>Erie/Hanna</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Doctrine: </w:t>
       </w:r>
       <w:r w:rsidR="00B0105D" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">State-Law </w:t>
       </w:r>
       <w:r w:rsidR="001B270B" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
         </w:rPr>
         <w:t>Claims</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EDBD08" w14:textId="2AC3AB94" w:rsidR="00A36497" w:rsidRPr="00D50A75" w:rsidRDefault="000B02F3" w:rsidP="00A36497">
+    <w:p w14:paraId="59EDBD08" w14:textId="0A8051C4" w:rsidR="00A36497" w:rsidRPr="00D50A75" w:rsidRDefault="000B02F3" w:rsidP="00A36497">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Civil Procedure—Gómez-Arostegui Fall 202</w:t>
       </w:r>
-      <w:r w:rsidR="00B64B4C" w:rsidRPr="00D50A75">
+      <w:r w:rsidR="004E2E7A">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
-[...13 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E484BF0" w14:textId="77777777" w:rsidR="008F1379" w:rsidRPr="00D50A75" w:rsidRDefault="008F1379">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72391DCD" w14:textId="57D28511" w:rsidR="00767144" w:rsidRPr="00D50A75" w:rsidRDefault="00E629BE" w:rsidP="00767144">
+    <w:p w14:paraId="72391DCD" w14:textId="69E1127B" w:rsidR="00767144" w:rsidRPr="00D50A75" w:rsidRDefault="00E629BE" w:rsidP="00767144">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
         </w:rPr>
         <w:t>Erie</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00731D6A">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">(1938) </w:t>
       </w:r>
@@ -429,141 +415,185 @@
       </w:r>
       <w:r w:rsidR="00E66E6E" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>affected commerce throughout the United States.</w:t>
       </w:r>
       <w:r w:rsidR="00187A72" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00546E1C" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Erie </w:t>
       </w:r>
       <w:r w:rsidR="00546E1C" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">discarded that approach, but created a new, difficult question for federal courts hearing state-law claims: </w:t>
+        <w:t xml:space="preserve">discarded that approach, but </w:t>
+      </w:r>
+      <w:r w:rsidR="00790DFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it </w:t>
+      </w:r>
+      <w:r w:rsidR="00546E1C" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">created a new, difficult question for federal courts hearing state-law claims: </w:t>
       </w:r>
       <w:r w:rsidR="00187A72" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>which state laws are “substantive” and which are “procedural”</w:t>
       </w:r>
       <w:r w:rsidR="00B504AB" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00311007" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> If a state law is substantive, it must be applied as part of the state-law claim in federal court; but if it is “procedural” the federal court can ignore </w:t>
       </w:r>
       <w:r w:rsidR="00311007" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidR="00311007" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> state law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49902200" w14:textId="77777777" w:rsidR="00D22773" w:rsidRPr="00D50A75" w:rsidRDefault="00D22773" w:rsidP="00A40842">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C5110F3" w14:textId="6E9722BF" w:rsidR="002965DC" w:rsidRPr="00D50A75" w:rsidRDefault="00E76E59" w:rsidP="00A40842">
+    <w:p w14:paraId="7C5110F3" w14:textId="62004BB8" w:rsidR="002965DC" w:rsidRPr="00D50A75" w:rsidRDefault="00E76E59" w:rsidP="00A40842">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Fortunately, </w:t>
       </w:r>
       <w:r w:rsidR="003B52F8" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="000F19A4" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="003E77A7" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">recurring </w:t>
       </w:r>
+      <w:r w:rsidR="00060D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidR="000F19A4" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">vertical choice-of-law issues </w:t>
+        <w:t>vertical choice-of-law</w:t>
+      </w:r>
+      <w:r w:rsidR="00060D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="000F19A4" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> issues </w:t>
       </w:r>
       <w:r w:rsidR="00292DB4" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">(that is what we call this) </w:t>
       </w:r>
       <w:r w:rsidR="000F19A4" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">are easy or have already been settled by the Supreme Court or </w:t>
+        <w:t xml:space="preserve">are easy or have already been </w:t>
+      </w:r>
+      <w:r w:rsidR="000F19A4" w:rsidRPr="00236B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>settled</w:t>
+      </w:r>
+      <w:r w:rsidR="000F19A4" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the Supreme Court or </w:t>
       </w:r>
       <w:r w:rsidR="00B77570">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">the unanimity </w:t>
       </w:r>
       <w:r w:rsidR="00F606C1">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">of lower </w:t>
       </w:r>
       <w:r w:rsidR="000F19A4" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>courts.</w:t>
       </w:r>
       <w:r w:rsidR="00715DFF">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -791,51 +821,51 @@
         </w:rPr>
         <w:t>(like trespassers</w:t>
       </w:r>
       <w:r w:rsidR="000109AB">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00320957" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">licensees) </w:t>
       </w:r>
       <w:r w:rsidR="004C78DD" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">was </w:t>
       </w:r>
       <w:r w:rsidR="00A86D44" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t>substantive law, and so the Penn</w:t>
+        <w:t>substantive law, and so Penn</w:t>
       </w:r>
       <w:r w:rsidR="006A11B4" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00A86D44" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">sylvania </w:t>
       </w:r>
       <w:r w:rsidR="008B1FF3">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">law </w:t>
       </w:r>
       <w:r w:rsidR="00A86D44" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>had to apply on that issue, along</w:t>
       </w:r>
@@ -898,118 +928,122 @@
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">elements of a negligence </w:t>
       </w:r>
       <w:r w:rsidR="00B50143" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>claim</w:t>
       </w:r>
       <w:r w:rsidR="00A86D44" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36894F54" w14:textId="77777777" w:rsidR="002965DC" w:rsidRPr="00D50A75" w:rsidRDefault="002965DC" w:rsidP="00A40842">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CC9DF73" w14:textId="3EA0C200" w:rsidR="00795CF1" w:rsidRPr="00D50A75" w:rsidRDefault="000A5BDC" w:rsidP="00A40842">
+    <w:p w14:paraId="6CC9DF73" w14:textId="6270A089" w:rsidR="00795CF1" w:rsidRPr="00D50A75" w:rsidRDefault="000A5BDC" w:rsidP="00A40842">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="002965DC" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Supreme </w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">Court has also told us that some </w:t>
+        <w:t>Court has also told us that some</w:t>
+      </w:r>
+      <w:r w:rsidR="00D32919">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tag-along</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E1566F" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">state laws </w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">that feel “procedural” are nevertheless so closely related to matters of pure “substantive” law, that we must apply the state law on the matter. </w:t>
       </w:r>
       <w:r w:rsidR="00714E55" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">The state statute of limitations, for example, must </w:t>
       </w:r>
       <w:r w:rsidR="00DA6003" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidR="00714E55" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">applied to a state-law claim. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000620D4" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t>So</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> if I sue you in </w:t>
+        <w:t xml:space="preserve">So if I sue you in </w:t>
       </w:r>
       <w:r w:rsidR="00B76F75" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="000620D4" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington </w:t>
       </w:r>
       <w:r w:rsidR="001B579A">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">State </w:t>
       </w:r>
       <w:r w:rsidR="000620D4" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">federal court, </w:t>
       </w:r>
@@ -1284,51 +1318,51 @@
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>will have to apply that burden and standard of proof</w:t>
       </w:r>
       <w:r w:rsidR="007E306F" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the negligence claim</w:t>
       </w:r>
       <w:r w:rsidR="00E94B81" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42AC27A0" w14:textId="77777777" w:rsidR="00795CF1" w:rsidRPr="00D50A75" w:rsidRDefault="00795CF1" w:rsidP="00A40842">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65A245BF" w14:textId="4F313D51" w:rsidR="00011DF5" w:rsidRPr="00D50A75" w:rsidRDefault="000D1B39" w:rsidP="003728C2">
+    <w:p w14:paraId="65A245BF" w14:textId="51E63266" w:rsidR="00011DF5" w:rsidRPr="00D50A75" w:rsidRDefault="000D1B39" w:rsidP="003728C2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>Additionally</w:t>
       </w:r>
       <w:r w:rsidR="00324FE4" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00656F37" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00232D44" w:rsidRPr="00D50A75">
@@ -1468,82 +1502,120 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009C2E5C" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="009C2E5C" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB7F76" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">What are horizontal choice-of-law rules? </w:t>
       </w:r>
       <w:r w:rsidR="009C2E5C" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recall that horizontal choice-of-law </w:t>
+        <w:t xml:space="preserve">Recall that </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2E5C" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">horizontal choice-of-law </w:t>
       </w:r>
       <w:r w:rsidR="00470481" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">issues </w:t>
       </w:r>
       <w:r w:rsidR="009C2E5C" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">arise because a plaintiff does not have the final word on which state’s </w:t>
+        <w:t xml:space="preserve">arise because </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when a plaintiff sues for a violation of state law, </w:t>
       </w:r>
       <w:r w:rsidR="009C2E5C" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>law applies in a dispute</w:t>
+        <w:t xml:space="preserve">a plaintiff does not have the final word on </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2E5C" w:rsidRPr="00FD5EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2E5C" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> state’s law applies in a dispute</w:t>
       </w:r>
       <w:r w:rsidR="00F30020" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Imagine, for example, a highway car accident that straddles the border between California and Oregon. </w:t>
+        <w:t xml:space="preserve">. Imagine, for example, a car accident that straddles the border between California and Oregon. </w:t>
       </w:r>
       <w:r w:rsidR="003728C2" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">The plaintiff sues in federal court in Washington State and asserts that California law on negligence applies. The federal court </w:t>
+        <w:t>The plaintiff sues in federal court in Washington State</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0071">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>, making Washington the forum state,</w:t>
+      </w:r>
+      <w:r w:rsidR="003728C2" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and asserts that California law on negligence applies. The federal court </w:t>
       </w:r>
       <w:r w:rsidR="007F5E11" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">would look to Washington </w:t>
       </w:r>
       <w:r w:rsidR="00366FE0" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">State’s </w:t>
       </w:r>
       <w:r w:rsidR="007F5E11" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>choice-of-law rules to determine whether to apply California</w:t>
       </w:r>
       <w:r w:rsidR="00207514">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -1565,51 +1637,51 @@
         </w:rPr>
         <w:t xml:space="preserve">or some other state’s </w:t>
       </w:r>
       <w:r w:rsidR="007F5E11" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>negligence law.</w:t>
       </w:r>
       <w:r w:rsidR="00F2604C" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="257DBDDF" w14:textId="63E9CBFB" w:rsidR="00090E7F" w:rsidRPr="00D50A75" w:rsidRDefault="00090E7F" w:rsidP="00A40842">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D56B22B" w14:textId="21240ED8" w:rsidR="00080588" w:rsidRPr="00D50A75" w:rsidRDefault="00090E7F" w:rsidP="00A40842">
+    <w:p w14:paraId="4D56B22B" w14:textId="4B385C8E" w:rsidR="00080588" w:rsidRPr="00D50A75" w:rsidRDefault="00090E7F" w:rsidP="00A40842">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">The reason we all have to </w:t>
       </w:r>
       <w:r w:rsidR="00C62327" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>understand</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
@@ -1958,83 +2030,95 @@
       </w:r>
       <w:r w:rsidR="00A260D3" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">statute </w:t>
       </w:r>
       <w:r w:rsidR="00480EF2" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">would be applied in a malpractice lawsuit filed in Oregon </w:t>
       </w:r>
       <w:r w:rsidR="00480EF2" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>state</w:t>
       </w:r>
       <w:r w:rsidR="00480EF2" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve"> courts. But what if the plaintiff filed the claim in </w:t>
+        <w:t xml:space="preserve"> courts. But what if the plaintiff </w:t>
+      </w:r>
+      <w:r w:rsidR="00197E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">instead </w:t>
       </w:r>
       <w:r w:rsidR="00480EF2" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-          <w:i/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00A217C4" w:rsidRPr="00D50A75">
+        </w:rPr>
+        <w:t xml:space="preserve">filed the claim in </w:t>
+      </w:r>
+      <w:r w:rsidR="00197E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="004B3CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>Oregon</w:t>
+      </w:r>
+      <w:r w:rsidR="00197E01">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B3CC5">
-[...9 lines deleted...]
-        <w:t>instead</w:t>
+      <w:r w:rsidR="00197E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">federal </w:t>
+      </w:r>
+      <w:r w:rsidR="00197E01" w:rsidRPr="004276D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>court</w:t>
       </w:r>
       <w:r w:rsidR="00480EF2" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">, and without first </w:t>
       </w:r>
       <w:r w:rsidR="00D576CA" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">obtaining </w:t>
       </w:r>
       <w:r w:rsidR="00480EF2" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">such a certificate. </w:t>
       </w:r>
       <w:r w:rsidR="003560FC" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>Must</w:t>
       </w:r>
@@ -2304,65 +2388,51 @@
       </w:r>
       <w:r w:rsidR="009B48AD" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">The duty owed to trespassers under Pennsylvania law was </w:t>
       </w:r>
       <w:r w:rsidR="009B48AD" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>clearly</w:t>
       </w:r>
       <w:r w:rsidR="009B48AD" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> substantive.</w:t>
       </w:r>
       <w:r w:rsidR="00D1727C" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> So </w:t>
       </w:r>
       <w:r w:rsidR="0034388A" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00D1727C" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Erie </w:t>
       </w:r>
       <w:r w:rsidR="0034388A" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">case itself </w:t>
       </w:r>
       <w:r w:rsidR="00D1727C" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
@@ -3128,51 +3198,58 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C25CC3" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">judge-made </w:t>
       </w:r>
       <w:r w:rsidR="000A77D7" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>law</w:t>
       </w:r>
       <w:r w:rsidR="002E5DE8" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B65D1D" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">adopted by the majority of </w:t>
+        <w:t xml:space="preserve">adopted by </w:t>
+      </w:r>
+      <w:r w:rsidR="00B65D1D" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the majority of </w:t>
       </w:r>
       <w:r w:rsidR="009B3D24" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00B65D1D" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>judges in a district)</w:t>
       </w:r>
       <w:r w:rsidR="00493427" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00560BFE" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
@@ -3197,51 +3274,50 @@
         </w:rPr>
         <w:t>, judge-made law</w:t>
       </w:r>
       <w:r w:rsidR="00FD3A7D" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D05452" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">coming </w:t>
       </w:r>
       <w:r w:rsidR="000208FD" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">solely </w:t>
       </w:r>
       <w:r w:rsidR="00FD3A7D" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
       <w:r w:rsidR="00D27DA5" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>court orders</w:t>
       </w:r>
       <w:r w:rsidR="00D21E71" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>/opinions</w:t>
       </w:r>
       <w:r w:rsidR="00493427" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00CB4637" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3665,63 +3741,55 @@
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00AD4BB7" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> approach.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A30C00B" w14:textId="77777777" w:rsidR="0069015D" w:rsidRDefault="0069015D" w:rsidP="009810BC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E1D0656" w14:textId="0493B500" w:rsidR="00257BF1" w:rsidRDefault="00733CF1" w:rsidP="009810BC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t>So</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> w</w:t>
+        <w:t>So w</w:t>
       </w:r>
       <w:r w:rsidR="00802CE2" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">hat </w:t>
       </w:r>
       <w:r w:rsidR="00A64F52" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">did </w:t>
       </w:r>
       <w:r w:rsidR="00802CE2" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Hanna</w:t>
       </w:r>
       <w:r w:rsidR="00A64F52" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
@@ -4417,51 +4485,51 @@
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="792581CD" w14:textId="0D971714" w:rsidR="006F113A" w:rsidRPr="00D50A75" w:rsidRDefault="006F113A" w:rsidP="006F113A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>* * *</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7872CADC" w14:textId="77777777" w:rsidR="00F6256B" w:rsidRDefault="00F6256B" w:rsidP="00F6256B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="060CA440" w14:textId="77546041" w:rsidR="00EC64EC" w:rsidRDefault="00721343" w:rsidP="00F6256B">
+    <w:p w14:paraId="060CA440" w14:textId="2C07F5E3" w:rsidR="00EC64EC" w:rsidRDefault="00721343" w:rsidP="00F6256B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">The outline </w:t>
       </w:r>
       <w:r w:rsidR="001A5E5F" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">below </w:t>
       </w:r>
       <w:r w:rsidR="007B59A9" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">suggests </w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
@@ -4846,51 +4914,51 @@
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00371A70">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">settled </w:t>
       </w:r>
       <w:r w:rsidR="00356142">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>issues that I identified above in this memo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C98F553" w14:textId="4D69B867" w:rsidR="00E14F30" w:rsidRPr="00D50A75" w:rsidRDefault="00E14F30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59988BEB" w14:textId="51E48768" w:rsidR="006A3050" w:rsidRPr="00D50A75" w:rsidRDefault="00593D1E" w:rsidP="00F23B8A">
+    <w:p w14:paraId="59988BEB" w14:textId="7FEF98E3" w:rsidR="006A3050" w:rsidRPr="00D50A75" w:rsidRDefault="00593D1E" w:rsidP="00F23B8A">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">A.  </w:t>
       </w:r>
       <w:r w:rsidR="006A3050" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Hanna</w:t>
@@ -4912,59 +4980,67 @@
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DD1CBA" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>on Hanna</w:t>
       </w:r>
       <w:r w:rsidR="009A1DB7" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="006A3050" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="00C3513E" w:rsidRPr="00534FD5">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="06B5DAF6" w14:textId="77777777" w:rsidR="00062E37" w:rsidRPr="00D50A75" w:rsidRDefault="00062E37" w:rsidP="00935A32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1528522F" w14:textId="45BACD53" w:rsidR="00807A80" w:rsidRPr="00D50A75" w:rsidRDefault="005870F2" w:rsidP="00F67B1F">
+    <w:p w14:paraId="1528522F" w14:textId="66AC2667" w:rsidR="00807A80" w:rsidRPr="00D50A75" w:rsidRDefault="005870F2" w:rsidP="00F67B1F">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00390B5F" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="008F3A5D" w:rsidRPr="00D50A75">
@@ -5091,74 +5167,80 @@
       </w:r>
       <w:r w:rsidR="004A5DFD" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>between a</w:t>
       </w:r>
       <w:r w:rsidR="00541E07" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="004A5DFD" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> FRCP provision and </w:t>
       </w:r>
       <w:r w:rsidR="00755071" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
+      <w:r w:rsidR="00077F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tag-along </w:t>
+      </w:r>
       <w:r w:rsidR="00316CF7" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">state </w:t>
       </w:r>
       <w:r w:rsidR="001054D1" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>law</w:t>
       </w:r>
       <w:r w:rsidR="00316CF7" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="008B2CDD" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:footnoteReference w:customMarkFollows="1" w:id="4"/>
+        <w:footnoteReference w:customMarkFollows="1" w:id="5"/>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678C8A7F" w14:textId="77777777" w:rsidR="005870F2" w:rsidRPr="00D50A75" w:rsidRDefault="005870F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15AA09AC" w14:textId="5A911EEE" w:rsidR="005870F2" w:rsidRPr="00D50A75" w:rsidRDefault="005870F2" w:rsidP="00B26C7C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
@@ -5279,89 +5361,90 @@
         <w:t>is constitutional</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F43C6F" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk84017040"/>
       <w:r w:rsidR="0035437B" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00827CA8" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">valid </w:t>
       </w:r>
       <w:r w:rsidR="00E05DA6" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">FRCP </w:t>
       </w:r>
       <w:r w:rsidR="00794678" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">as federal law </w:t>
       </w:r>
       <w:r w:rsidR="00F43C6F" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>trumps the state law because of the Supremacy Clause.</w:t>
       </w:r>
       <w:r w:rsidR="00A554E6" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:footnoteReference w:customMarkFollows="1" w:id="5"/>
+        <w:footnoteReference w:customMarkFollows="1" w:id="6"/>
         <w:t>†</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="00E07495" w14:textId="77777777" w:rsidR="00362031" w:rsidRPr="00D50A75" w:rsidRDefault="00362031" w:rsidP="00362031">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5373F2F4" w14:textId="2F8B7EC9" w:rsidR="00362031" w:rsidRDefault="00362031" w:rsidP="00014687">
+    <w:p w14:paraId="5373F2F4" w14:textId="379A43E2" w:rsidR="00362031" w:rsidRDefault="00362031" w:rsidP="00014687">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:tab/>
@@ -5472,61 +5555,67 @@
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="001432A6" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA31E0" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">FRCP </w:t>
       </w:r>
       <w:r w:rsidR="001432A6" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>rule under this analysis</w:t>
       </w:r>
       <w:r w:rsidR="00B90307" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>. This is not surprising given that the Court approves all FRCPs before they go into effect.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E430C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> But if the FRCP rule is invalid under the REA, it cannot be applied.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D3CCE90" w14:textId="77777777" w:rsidR="00014687" w:rsidRPr="00D50A75" w:rsidRDefault="00014687" w:rsidP="00014687">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="384FB5EC" w14:textId="4069FE4A" w:rsidR="000A4C09" w:rsidRPr="00D50A75" w:rsidRDefault="00362031" w:rsidP="00984E2A">
+    <w:p w14:paraId="384FB5EC" w14:textId="69885611" w:rsidR="000A4C09" w:rsidRPr="00D50A75" w:rsidRDefault="00362031" w:rsidP="00984E2A">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00D7506B" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>i.</w:t>
       </w:r>
       <w:r w:rsidR="00D7506B" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk83848816"/>
@@ -5550,111 +5639,107 @@
       </w:r>
       <w:r w:rsidR="00391852" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D7506B" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">must be </w:t>
       </w:r>
       <w:r w:rsidR="008528AD" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">rationally </w:t>
       </w:r>
       <w:r w:rsidR="00D7506B" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>classifiable as procedural.</w:t>
       </w:r>
+      <w:r w:rsidR="00F75373" w:rsidRPr="00F75373">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F75373" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Even if the rule falls within the uncertain area between substance and procedure, it is constitutional so long as it is rationally capable of classification </w:t>
+      </w:r>
+      <w:r w:rsidR="00F75373" w:rsidRPr="00282910">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>as either</w:t>
+      </w:r>
+      <w:r w:rsidR="00F75373" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F75373">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stated another way—“ties” mean it is constitutional.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F75373" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the FRCP rule is unconstitutional, it cannot be applied.</w:t>
+      </w:r>
       <w:r w:rsidR="00587B6F" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:footnoteReference w:customMarkFollows="1" w:id="6"/>
+        <w:footnoteReference w:customMarkFollows="1" w:id="7"/>
         <w:sym w:font="Symbol" w:char="F02B"/>
-      </w:r>
-[...40 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="0402AFB9" w14:textId="77777777" w:rsidR="00E031EA" w:rsidRPr="00D50A75" w:rsidRDefault="00E031EA" w:rsidP="00194845">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17299BDD" w14:textId="7D3F0A9A" w:rsidR="00194845" w:rsidRPr="00D50A75" w:rsidRDefault="00194845" w:rsidP="00194845">
+    <w:p w14:paraId="17299BDD" w14:textId="241EBDC9" w:rsidR="00194845" w:rsidRPr="00D50A75" w:rsidRDefault="00194845" w:rsidP="00194845">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004939D7" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
@@ -5702,116 +5787,122 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00BA29E5" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">point </w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>in dispute.</w:t>
       </w:r>
       <w:r w:rsidR="008E4189" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="00704003" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> By this, we mean, </w:t>
       </w:r>
       <w:r w:rsidR="00344A28" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">is there a direct collision </w:t>
       </w:r>
       <w:r w:rsidR="00704003" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">between </w:t>
       </w:r>
       <w:r w:rsidR="00B62B00" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00704003" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">federal statute and </w:t>
       </w:r>
       <w:r w:rsidR="00CF6B59" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B652F">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tag-along </w:t>
       </w:r>
       <w:r w:rsidR="00704003" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">state </w:t>
       </w:r>
       <w:r w:rsidR="008A5DF0" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>law</w:t>
       </w:r>
       <w:r w:rsidR="00704003" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D63CC1E" w14:textId="77777777" w:rsidR="00F34BD8" w:rsidRPr="00D50A75" w:rsidRDefault="00F34BD8" w:rsidP="00194845">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26B69C0B" w14:textId="08BB4580" w:rsidR="00123887" w:rsidRPr="00D50A75" w:rsidRDefault="003C5082" w:rsidP="003C5082">
+    <w:p w14:paraId="26B69C0B" w14:textId="516676A7" w:rsidR="00123887" w:rsidRPr="00D50A75" w:rsidRDefault="003C5082" w:rsidP="003C5082">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk83848426"/>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F34BD8" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>If yes, apply th</w:t>
       </w:r>
@@ -5944,85 +6035,99 @@
       <w:r w:rsidR="00054924" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">falls within the uncertain area between substance and procedure, it is constitutional so long as it is </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk84097523"/>
       <w:r w:rsidR="00054924" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">rationally </w:t>
       </w:r>
       <w:r w:rsidR="0026313E" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">capable of </w:t>
       </w:r>
       <w:r w:rsidR="00272870" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">classification </w:t>
       </w:r>
-      <w:r w:rsidR="00054924" w:rsidRPr="00D50A75">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+      <w:r w:rsidR="00054924" w:rsidRPr="00155DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>as either</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00054924" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">. If the </w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83FBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">So again, a “tie” means it is constitutional. </w:t>
+      </w:r>
+      <w:r w:rsidR="00054924" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r w:rsidR="00636C19" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">federal statute </w:t>
       </w:r>
       <w:r w:rsidR="00054924" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>is unconstitutional, it cannot be applied.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="72048065" w14:textId="2144662F" w:rsidR="00F23B8A" w:rsidRPr="00D50A75" w:rsidRDefault="00F23B8A" w:rsidP="00F23B8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5810D145" w14:textId="1E409CE2" w:rsidR="00F23B8A" w:rsidRPr="00D50A75" w:rsidRDefault="00F23B8A" w:rsidP="0078798C">
+    <w:p w14:paraId="5810D145" w14:textId="16977D90" w:rsidR="00F23B8A" w:rsidRPr="00D50A75" w:rsidRDefault="00F23B8A" w:rsidP="0078798C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002C621D" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00E86840" w:rsidRPr="00D50A75">
@@ -6054,50 +6159,56 @@
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00E86840" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>covers</w:t>
       </w:r>
       <w:r w:rsidR="008954C6" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00E86840" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> the point in dispute. By this, we mean, is there a direct collision between the Constitution and </w:t>
       </w:r>
       <w:r w:rsidR="00045AA9" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD59A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tag-along </w:t>
       </w:r>
       <w:r w:rsidR="00E86840" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>state law?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C53AC82" w14:textId="510DB411" w:rsidR="0078798C" w:rsidRPr="00D50A75" w:rsidRDefault="0078798C" w:rsidP="0078798C">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49442C89" w14:textId="30EC9810" w:rsidR="0078798C" w:rsidRPr="00D50A75" w:rsidRDefault="0078798C" w:rsidP="0078798C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
@@ -6149,102 +6260,250 @@
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">federal </w:t>
       </w:r>
       <w:r w:rsidR="004F73EF" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>constitutional provision is always valid.</w:t>
       </w:r>
       <w:r w:rsidR="005D3ACB" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> The U.S. Constitution trumps the state law because of the Supremacy Clause.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A2129BF" w14:textId="5B80EB06" w:rsidR="00C14F24" w:rsidRPr="00D50A75" w:rsidRDefault="00C14F24" w:rsidP="00C14F24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4023550E" w14:textId="3A8439A4" w:rsidR="00230A6B" w:rsidRDefault="003A0214" w:rsidP="004A3E0F">
+    <w:p w14:paraId="70D06E42" w14:textId="57EBD1B8" w:rsidR="00BA2264" w:rsidRPr="009B1176" w:rsidRDefault="00BA2264" w:rsidP="004A3E0F">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D50A75">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D50A75">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:tab/>
+        <w:t xml:space="preserve">This is key: if </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hanna </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hanna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) provides the </w:t>
+      </w:r>
+      <w:r w:rsidR="007527CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">answer, you are done. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0041">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The FRCP, federal statute, or U.S. Constitutional provision displaces contrary state law, </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0041">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">even if the state law would qualify as “substantive” </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0041" w:rsidRPr="004F06E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under the traditional </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0041" w:rsidRPr="004F06E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Erie</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0041" w:rsidRPr="004F06E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F92BA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">approach </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>(described below)</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0041">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C368A0" w14:textId="77777777" w:rsidR="00BA2264" w:rsidRDefault="00BA2264" w:rsidP="004A3E0F">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4023550E" w14:textId="04F1C8A4" w:rsidR="00230A6B" w:rsidRDefault="00BA2264" w:rsidP="004A3E0F">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0214" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0214" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00435698" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Sometimes </w:t>
       </w:r>
       <w:r w:rsidR="00435698" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Hanna</w:t>
       </w:r>
       <w:r w:rsidR="00435698" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> does </w:t>
       </w:r>
       <w:r w:rsidR="00546D0F" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
       <w:r w:rsidR="00435698" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">provide a definitive answer. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D50A75">
+        <w:t xml:space="preserve">provide </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00435698" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>answer</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC09DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>, however</w:t>
+      </w:r>
+      <w:r w:rsidR="00435698" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A0214" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">If there </w:t>
       </w:r>
       <w:r w:rsidR="006B6AFF" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">is an FRCP, federal statute, or U.S. Constitutional provision, but it does </w:t>
       </w:r>
       <w:r w:rsidR="006B6AFF" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidR="006B6AFF" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> conflict with the </w:t>
       </w:r>
@@ -6340,507 +6599,496 @@
         </w:rPr>
         <w:t xml:space="preserve">would </w:t>
       </w:r>
       <w:r w:rsidR="001131D8" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">seem to </w:t>
       </w:r>
       <w:r w:rsidR="006B6AFF" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">conflict with </w:t>
       </w:r>
       <w:r w:rsidR="00D42733">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">the tag-along </w:t>
       </w:r>
       <w:r w:rsidR="006B6AFF" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
+        <w:t xml:space="preserve">state law, but that federal law is </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6AFF" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>invalid</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6AFF" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00182F01" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidR="006B6AFF" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then</w:t>
+      </w:r>
+      <w:r w:rsidR="00454395" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, once </w:t>
+      </w:r>
+      <w:r w:rsidR="00B60465" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>again</w:t>
+      </w:r>
+      <w:r w:rsidR="00454395" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6AFF" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">we </w:t>
+      </w:r>
+      <w:r w:rsidR="00454395" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">need to </w:t>
+      </w:r>
+      <w:r w:rsidR="008209D6" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">determine </w:t>
+      </w:r>
+      <w:r w:rsidR="00454395" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">whether the federal court is </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nevertheless </w:t>
+      </w:r>
+      <w:r w:rsidR="00454395" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">required </w:t>
+      </w:r>
+      <w:r w:rsidR="00454395" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to apply </w:t>
+      </w:r>
+      <w:r w:rsidR="00002CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that tag-along </w:t>
+      </w:r>
+      <w:r w:rsidR="00454395" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>state law.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B43E8" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002518A9" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3FD8" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n both scenarios, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B43E8" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the FRCP, federal statute, or U.S. Constitutional provision is </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1E6D" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inapplicable and </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6FE3" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no obstacle to applying the </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tag-along </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6FE3" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">state law. </w:t>
+      </w:r>
+      <w:r w:rsidR="00554438" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>But that does</w:t>
+      </w:r>
+      <w:r w:rsidR="005458F6" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00554438" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="005458F6" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00554438" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t mean we must apply the </w:t>
+      </w:r>
+      <w:r w:rsidR="0047361B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tag-along </w:t>
+      </w:r>
+      <w:r w:rsidR="00554438" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">state law. </w:t>
+      </w:r>
+      <w:r w:rsidR="0083387C" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">According to </w:t>
+      </w:r>
+      <w:r w:rsidR="00575588">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the basic </w:t>
+      </w:r>
+      <w:r w:rsidR="0083387C" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Erie</w:t>
+      </w:r>
+      <w:r w:rsidR="00575588">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> principle</w:t>
+      </w:r>
+      <w:r w:rsidR="0083387C" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>, o</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6656" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nly </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4D6A" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00736DBF" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="009A21D0" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>ub</w:t>
+      </w:r>
+      <w:r w:rsidR="001811BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="009A21D0" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>stantive</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4D6A" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="009A21D0" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> state law must be applied</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6656" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5191A" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">merely </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4D6A" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1315" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>procedural</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4D6A" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1315" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> state law is not</w:t>
+      </w:r>
+      <w:r w:rsidR="00946B4D" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applied</w:t>
+      </w:r>
+      <w:r w:rsidR="008825C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in federal court</w:t>
+      </w:r>
+      <w:r w:rsidR="009A21D0" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1F8A" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00694281">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">So what has happened here is essentially the following. We drove down the </w:t>
+      </w:r>
+      <w:r w:rsidR="00694281">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hanna </w:t>
+      </w:r>
+      <w:r w:rsidR="00694281">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on </w:t>
+      </w:r>
+      <w:r w:rsidR="00694281">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hanna</w:t>
+      </w:r>
+      <w:r w:rsidR="00694281">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>) road, hit a dead end</w:t>
+      </w:r>
+      <w:r w:rsidR="004771E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, because it did not </w:t>
+      </w:r>
+      <w:r w:rsidR="005D7DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">definitively </w:t>
+      </w:r>
+      <w:r w:rsidR="004771E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tell us to ignore the </w:t>
+      </w:r>
+      <w:r w:rsidR="002A62CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tag-along </w:t>
+      </w:r>
+      <w:r w:rsidR="004771E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
         <w:t xml:space="preserve">state law, </w:t>
       </w:r>
-      <w:r w:rsidR="006B6AFF" w:rsidRPr="00D50A75">
-[...325 lines deleted...]
-      <w:r w:rsidR="009A21D0" w:rsidRPr="00D50A75">
+      <w:r w:rsidR="00694281">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00230A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">so </w:t>
+      </w:r>
+      <w:r w:rsidR="00694281">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">now we are backing up and are going to drive down the </w:t>
+      </w:r>
+      <w:r w:rsidR="00694281">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erie </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>road</w:t>
+      </w:r>
+      <w:r w:rsidR="00230A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to get our answer</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3AD6">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007E1F8A" w:rsidRPr="00D50A75">
-[...121 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00A233AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (See graphic).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B2BDE37" w14:textId="77777777" w:rsidR="00A95533" w:rsidRPr="00D50A75" w:rsidRDefault="00A95533">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B4B6507" w14:textId="1786BF14" w:rsidR="00BC7310" w:rsidRPr="00D50A75" w:rsidRDefault="006729A1" w:rsidP="00736937">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
@@ -6852,62 +7100,62 @@
       </w:r>
       <w:r w:rsidR="006B5F43" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Erie</w:t>
       </w:r>
       <w:r w:rsidR="006B5F43" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00BEEB8F" w14:textId="77777777" w:rsidR="00062E37" w:rsidRPr="00D50A75" w:rsidRDefault="00062E37" w:rsidP="008F6E9E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29D2F3F4" w14:textId="4B939EAF" w:rsidR="001808F0" w:rsidRDefault="009C4A6D" w:rsidP="00F60DCD">
+    <w:p w14:paraId="29D2F3F4" w14:textId="0D94C538" w:rsidR="001808F0" w:rsidRDefault="001B4727" w:rsidP="00F60DCD">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D50A75">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00C85E51" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C85E51" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D57C6F" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:r w:rsidR="003644D7" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>repeat</w:t>
       </w:r>
@@ -7032,190 +7280,242 @@
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">these </w:t>
       </w:r>
       <w:r w:rsidR="00C16554" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>scenarios</w:t>
       </w:r>
       <w:r w:rsidR="002C5673">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0091701E" w14:textId="77777777" w:rsidR="00EB38C0" w:rsidRDefault="00EB38C0" w:rsidP="00F60DCD">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3819B6F8" w14:textId="4EE63F47" w:rsidR="008D647E" w:rsidRDefault="00EB38C0" w:rsidP="008D647E">
+    <w:p w14:paraId="3819B6F8" w14:textId="3104A2D9" w:rsidR="008D647E" w:rsidRDefault="00EB38C0" w:rsidP="008D647E">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">First, cases where a federal Constitutional, statutory, or FRCP provision does </w:t>
+        <w:t xml:space="preserve">First, cases where </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>identified</w:t>
+      </w:r>
+      <w:r w:rsidR="004008D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-          <w:i/>
-[...2 lines deleted...]
-        <w:t>not</w:t>
+        </w:rPr>
+        <w:t>federal Constitutional, statutory, or FRCP provision conflict</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve"> conflict with the state law</w:t>
+        <w:t xml:space="preserve"> with the state law</w:t>
       </w:r>
       <w:r w:rsidR="008D647E">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D50A75">
-[...16 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk210465212"/>
+      <w:r w:rsidR="005C76BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A litigant </w:t>
+      </w:r>
+      <w:r w:rsidR="007640E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>picked some provisions that they thought conflicted</w:t>
+      </w:r>
+      <w:r w:rsidR="0032310B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the state law</w:t>
+      </w:r>
+      <w:r w:rsidR="007640E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, but they were wrong. </w:t>
+      </w:r>
       <w:r w:rsidR="008D647E">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="008D647E" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="008D647E" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Erie </w:t>
       </w:r>
       <w:r w:rsidR="008D647E" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">analysis (as set out in later cases) will tell us whether to apply the </w:t>
       </w:r>
       <w:r w:rsidR="00E0247B">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">tag-along </w:t>
       </w:r>
       <w:r w:rsidR="008D647E" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>state law or simply ignore it.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="69A595AF" w14:textId="77777777" w:rsidR="008D647E" w:rsidRDefault="008D647E" w:rsidP="008D647E">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22B351B7" w14:textId="3164285D" w:rsidR="008D647E" w:rsidRDefault="008D647E" w:rsidP="008D647E">
+    <w:p w14:paraId="22B351B7" w14:textId="74C0CB9B" w:rsidR="008D647E" w:rsidRDefault="008D647E" w:rsidP="008D647E">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>b.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Second, cases where a federal statute or FRCP </w:t>
-[...7 lines deleted...]
-        <w:t>does</w:t>
+        <w:t>Second, cases where a</w:t>
+      </w:r>
+      <w:r w:rsidR="004378D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>n identified</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve"> conflict with the state law, but the </w:t>
+        <w:t xml:space="preserve"> federal statute or FRCP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B209F">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>conflict</w:t>
+      </w:r>
+      <w:r w:rsidR="00B341F2" w:rsidRPr="009B209F">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the state law, but the </w:t>
       </w:r>
       <w:r w:rsidR="004E7BC7">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>federal statute is unconstitutional, or the FRCP is invalid under the REA or unconstitutional. T</w:t>
       </w:r>
       <w:r w:rsidR="004E7BC7" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="004E7BC7" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Erie </w:t>
       </w:r>
       <w:r w:rsidR="004E7BC7" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
@@ -7233,158 +7533,144 @@
         </w:rPr>
         <w:t>state law or ignore it.</w:t>
       </w:r>
       <w:r w:rsidR="004E7BC7">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> Recall that the odds of this happening </w:t>
       </w:r>
       <w:r w:rsidR="00B15756">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">in real life </w:t>
       </w:r>
       <w:r w:rsidR="007F5020">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="004E7BC7">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve"> unlikely. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> this is the </w:t>
+        <w:t xml:space="preserve"> unlikely. So this is the </w:t>
       </w:r>
       <w:r w:rsidR="004E7BC7" w:rsidRPr="00192399">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>least likely</w:t>
       </w:r>
       <w:r w:rsidR="004E7BC7">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> way </w:t>
       </w:r>
       <w:r w:rsidR="009A73C4">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">you will have </w:t>
       </w:r>
       <w:r w:rsidR="004E7BC7">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">to do an </w:t>
       </w:r>
       <w:r w:rsidR="004E7BC7">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Erie </w:t>
       </w:r>
       <w:r w:rsidR="004E7BC7">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D2010C4" w14:textId="77777777" w:rsidR="008F2B60" w:rsidRDefault="008F2B60" w:rsidP="008D647E">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="603DE7EC" w14:textId="294ACDD4" w:rsidR="00CB4E7E" w:rsidRDefault="008F2B60" w:rsidP="008D647E">
+    <w:p w14:paraId="603DE7EC" w14:textId="2E8FCE78" w:rsidR="00CB4E7E" w:rsidRDefault="008F2B60" w:rsidP="008D647E">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>c.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0015360B">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Third, </w:t>
       </w:r>
       <w:r w:rsidR="00097FDE">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">cases where a </w:t>
       </w:r>
       <w:r w:rsidR="009E6DAC">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>valid</w:t>
       </w:r>
       <w:r w:rsidR="00DF1685" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:footnoteReference w:id="9"/>
+        <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidR="009E6DAC">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00097FDE">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>federal local rule or federal common law conflict</w:t>
       </w:r>
       <w:r w:rsidR="00F0369A">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00097FDE">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the state law. </w:t>
       </w:r>
@@ -7408,72 +7694,97 @@
         </w:rPr>
         <w:t xml:space="preserve">Erie </w:t>
       </w:r>
       <w:r w:rsidR="00216DEF" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">analysis (as set out in later cases) will tell us whether to apply the </w:t>
       </w:r>
       <w:r w:rsidR="00216DEF">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">tag-along </w:t>
       </w:r>
       <w:r w:rsidR="00216DEF" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">state law </w:t>
       </w:r>
       <w:r w:rsidR="00216DEF">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t>and ignore the federal law as wrongly encroaching on substantive law, or ignore the state law as improperly encroaching on federal procedure.</w:t>
+        <w:t xml:space="preserve">and ignore the federal law as wrongly encroaching on substantive law, or ignore the </w:t>
+      </w:r>
+      <w:r w:rsidR="00161BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tag-along </w:t>
+      </w:r>
+      <w:r w:rsidR="00216DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">state law as </w:t>
+      </w:r>
+      <w:r w:rsidR="008111CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wrongly </w:t>
+      </w:r>
+      <w:r w:rsidR="00216DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>encroaching on federal procedure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F5F807" w14:textId="77777777" w:rsidR="00216DEF" w:rsidRDefault="00216DEF" w:rsidP="008D647E">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39BBC6F0" w14:textId="4486A170" w:rsidR="00E610F7" w:rsidRPr="00E610F7" w:rsidRDefault="00CB4E7E" w:rsidP="00E610F7">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>d.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:tab/>
         <w:t>Fourth, cases where there is no federal law of any kind on the point</w:t>
       </w:r>
       <w:r w:rsidR="00570849">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F831AE">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">meaning no </w:t>
       </w:r>
       <w:r w:rsidR="00570849">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
@@ -7553,183 +7864,172 @@
       </w:r>
       <w:r w:rsidR="00702D9F">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>matter</w:t>
       </w:r>
       <w:r w:rsidR="00D50DD2">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>, we can nevertheless infer that fed</w:t>
       </w:r>
       <w:r w:rsidR="00FA1839">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00D50DD2">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">eral law allows you to do X. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F05F01">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t>So</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>So there is, at least in the choice-of-law analysis, a con</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1839">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
       <w:r w:rsidR="00F05F01">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve"> there is, at least in the choice-of-law analysis, a con</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>flict.</w:t>
       </w:r>
       <w:r w:rsidR="00926B67">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> Besides, </w:t>
       </w:r>
       <w:r w:rsidR="00E610F7">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">a federal judge might want to </w:t>
       </w:r>
       <w:r w:rsidR="00E610F7">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>create</w:t>
       </w:r>
       <w:r w:rsidR="00E610F7">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> some </w:t>
       </w:r>
       <w:r w:rsidR="00EB38C0" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">federal </w:t>
       </w:r>
       <w:r w:rsidR="00EB38C0" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>common law</w:t>
       </w:r>
       <w:r w:rsidR="00EB38C0" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E610F7">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t>So</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> we still need to learn</w:t>
+        <w:t>So we still need to learn</w:t>
       </w:r>
       <w:r w:rsidR="000F1C14">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E610F7">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">whether to apply the </w:t>
       </w:r>
       <w:r w:rsidR="000F1C14">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">tag-along </w:t>
       </w:r>
       <w:r w:rsidR="00E610F7">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>state law or ignore it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AEE8BDE" w14:textId="78696069" w:rsidR="00EE33D7" w:rsidRPr="00D50A75" w:rsidRDefault="00EE33D7" w:rsidP="004A3E0F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16541164" w14:textId="739E7CE4" w:rsidR="00C85E51" w:rsidRPr="00A235D8" w:rsidRDefault="00670239" w:rsidP="0040021E">
+    <w:p w14:paraId="16541164" w14:textId="193CF58B" w:rsidR="00C85E51" w:rsidRPr="00A235D8" w:rsidRDefault="001B4727" w:rsidP="0040021E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D50A75">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D50A75">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00670239" w:rsidRPr="00D50A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00670239" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0095248F" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">As I mentioned previously, Supreme Court cases </w:t>
       </w:r>
       <w:r w:rsidR="0095248F" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>after</w:t>
       </w:r>
       <w:r w:rsidR="0095248F" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0095248F" w:rsidRPr="00D50A75">
@@ -8010,51 +8310,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005868C2" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
         </w:rPr>
         <w:t>approach</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0059143A" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
+        <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6CAAC3" w14:textId="77777777" w:rsidR="00BC0BB6" w:rsidRPr="00D50A75" w:rsidRDefault="00BC0BB6" w:rsidP="00FD3059">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5736106B" w14:textId="496B5320" w:rsidR="00FD3059" w:rsidRPr="00D50A75" w:rsidRDefault="00BC0BB6" w:rsidP="00FD3059">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
@@ -8682,65 +8982,51 @@
         </w:rPr>
         <w:t xml:space="preserve">law at issue </w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>feel</w:t>
       </w:r>
       <w:r w:rsidR="009A456F" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> more substantive than procedural.</w:t>
       </w:r>
       <w:r w:rsidR="0011085D" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve"> And </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> we should use the </w:t>
+        <w:t xml:space="preserve"> And so we should use the </w:t>
       </w:r>
       <w:r w:rsidR="00CC660A" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">state law </w:t>
       </w:r>
       <w:r w:rsidR="0011085D" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">in state court </w:t>
       </w:r>
       <w:r w:rsidR="0011085D" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="0011085D" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
@@ -8768,50 +9054,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F0C563" w14:textId="77777777" w:rsidR="00FC4C10" w:rsidRDefault="00FC4C10" w:rsidP="00F278C9">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55AD77EA" w14:textId="1688E389" w:rsidR="00F278C9" w:rsidRPr="00D50A75" w:rsidRDefault="00FC4C10" w:rsidP="00F278C9">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(b).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00982318" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">Of course, a wooden application of this test could </w:t>
       </w:r>
       <w:r w:rsidR="009302AF" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">lead </w:t>
       </w:r>
       <w:r w:rsidR="00982318" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">one to conclude that </w:t>
@@ -8998,63 +9285,55 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">already </w:t>
       </w:r>
       <w:r w:rsidR="0071742C">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">violated the procedural rule, and therefore the outcome has </w:t>
       </w:r>
       <w:r w:rsidR="0071742C">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>already</w:t>
       </w:r>
       <w:r w:rsidR="0071742C">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> come out one way. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007D2F12" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t>So</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> this test has problems too.</w:t>
+        <w:t>So this test has problems too.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="639CAB3F" w14:textId="77777777" w:rsidR="00F278C9" w:rsidRPr="00D50A75" w:rsidRDefault="00F278C9" w:rsidP="00901BA4">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A838D36" w14:textId="7BA3EDF5" w:rsidR="00901BA4" w:rsidRDefault="00746CEF" w:rsidP="00901BA4">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>ii.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
@@ -9128,58 +9407,51 @@
         </w:rPr>
         <w:t xml:space="preserve">, even in the face </w:t>
       </w:r>
       <w:r w:rsidR="007354AB" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>of potentially different outcomes</w:t>
       </w:r>
       <w:r w:rsidR="00634282" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00800125" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E06909" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
-        <w:t xml:space="preserve">suggest </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">that </w:t>
+        <w:t xml:space="preserve">suggest that </w:t>
       </w:r>
       <w:r w:rsidR="007C6F85" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">we should ignore </w:t>
       </w:r>
       <w:r w:rsidR="00457CDD" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">the state law </w:t>
       </w:r>
       <w:r w:rsidR="00AD518A" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00674EE7" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
@@ -9561,51 +9833,51 @@
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0045766D" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> approach</w:t>
       </w:r>
       <w:r w:rsidR="00D009E1" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004F2996" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:bCs/>
         </w:rPr>
-        <w:footnoteReference w:id="11"/>
+        <w:footnoteReference w:id="12"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="27EA5C72" w14:textId="77777777" w:rsidR="00D009E1" w:rsidRPr="00D50A75" w:rsidRDefault="00D009E1" w:rsidP="0024288C">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A43C8D7" w14:textId="2FA6693E" w:rsidR="009B47BB" w:rsidRPr="00D50A75" w:rsidRDefault="009B47BB" w:rsidP="009B47BB">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D50A75">
@@ -9835,50 +10107,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>/or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="003DCD54" w14:textId="77777777" w:rsidR="003A1FA7" w:rsidRPr="00D50A75" w:rsidRDefault="003A1FA7" w:rsidP="0038328B">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DFAB773" w14:textId="029CB037" w:rsidR="003A1FA7" w:rsidRPr="00DC2AF5" w:rsidRDefault="00DF0346" w:rsidP="003A1FA7">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidR="003A1FA7" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003A1FA7" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:tab/>
         <w:t>Diversity</w:t>
       </w:r>
       <w:r w:rsidR="00695202" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>/supplemental</w:t>
       </w:r>
       <w:r w:rsidR="003A1FA7" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
@@ -10406,169 +10679,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t xml:space="preserve">or federal local rule </w:t>
       </w:r>
       <w:r w:rsidR="004C15EB" w:rsidRPr="00D50A75">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
         </w:rPr>
         <w:t>instead).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00380BF4" w:rsidRPr="005F40CE" w:rsidSect="00D50A75">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73485428" w14:textId="77777777" w:rsidR="00416DAC" w:rsidRDefault="00416DAC" w:rsidP="000C3868">
+    <w:p w14:paraId="1C5119F1" w14:textId="77777777" w:rsidR="005C2E01" w:rsidRDefault="005C2E01" w:rsidP="000C3868">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="568BCF52" w14:textId="77777777" w:rsidR="00416DAC" w:rsidRDefault="00416DAC" w:rsidP="000C3868">
+    <w:p w14:paraId="7D1C8A46" w14:textId="77777777" w:rsidR="005C2E01" w:rsidRDefault="005C2E01" w:rsidP="000C3868">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro">
     <w:panose1 w:val="02020502060506020403"/>
     <w:charset w:val="4D"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-415565417"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="3431C475" w14:textId="6D81D39C" w:rsidR="00576CD5" w:rsidRDefault="00576CD5" w:rsidP="00D77A33">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1CD50BC8" w14:textId="77777777" w:rsidR="00576CD5" w:rsidRDefault="00576CD5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:id w:val="939572128"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="2789F8EB" w14:textId="52DB935F" w:rsidR="00576CD5" w:rsidRPr="00576CD5" w:rsidRDefault="00576CD5" w:rsidP="00D77A33">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00576CD5">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
@@ -10598,136 +10871,200 @@
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00576CD5">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7C7820A9" w14:textId="77777777" w:rsidR="00576CD5" w:rsidRPr="00576CD5" w:rsidRDefault="00576CD5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B53E9E1" w14:textId="77777777" w:rsidR="00416DAC" w:rsidRDefault="00416DAC" w:rsidP="000C3868">
+    <w:p w14:paraId="1ACD7F65" w14:textId="77777777" w:rsidR="005C2E01" w:rsidRDefault="005C2E01" w:rsidP="000C3868">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4221ACF5" w14:textId="77777777" w:rsidR="00416DAC" w:rsidRDefault="00416DAC" w:rsidP="000C3868">
+    <w:p w14:paraId="18A55D15" w14:textId="77777777" w:rsidR="005C2E01" w:rsidRDefault="005C2E01" w:rsidP="000C3868">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="622FB85F" w14:textId="77777777" w:rsidR="009C2E5C" w:rsidRPr="00663094" w:rsidRDefault="009C2E5C" w:rsidP="009C2E5C">
+    <w:p w14:paraId="622FB85F" w14:textId="1C6C0DA6" w:rsidR="009C2E5C" w:rsidRPr="00663094" w:rsidRDefault="009C2E5C" w:rsidP="009C2E5C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Recall that transfer of venue can affect this rule.</w:t>
+      </w:r>
+      <w:r w:rsidR="00807272">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00621D2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CB 363, </w:t>
+      </w:r>
+      <w:r w:rsidR="0008132C">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">458–59. </w:t>
+      </w:r>
+      <w:r w:rsidR="00807272">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recall also that the “forum” state is </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB162E">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">simply </w:t>
+      </w:r>
+      <w:r w:rsidR="00807272">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the state where the lawsuit was filed. </w:t>
+      </w:r>
+      <w:r w:rsidR="008055C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>So i</w:t>
+      </w:r>
+      <w:r w:rsidR="00807272">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>f I sue you in federal court in Wisconsin, then Wisconsin is the forum state.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7B129B0C" w14:textId="566C1A07" w:rsidR="00F2604C" w:rsidRPr="00663094" w:rsidRDefault="00F2604C">
+    <w:p w14:paraId="7B129B0C" w14:textId="5CB84158" w:rsidR="00F2604C" w:rsidRPr="00663094" w:rsidRDefault="00F2604C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00720E09" w:rsidRPr="00663094">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Recall </w:t>
+      <w:r w:rsidR="006D2149">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>that most horizontal choice-of-law issues are easy and are never contested</w:t>
+        <w:t>ost horizontal choice-of-law issues are easy and are never contested</w:t>
       </w:r>
       <w:r w:rsidR="00DB43C8" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, either because it is clear which state</w:t>
       </w:r>
       <w:r w:rsidR="00A81532" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00DB43C8" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> law applies or, </w:t>
       </w:r>
@@ -10858,225 +11195,430 @@
         </w:rPr>
         <w:t xml:space="preserve">District of Oregon Local Rules, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="0047277B" w:rsidRPr="00663094">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://ord.uscourts.gov/index.php/rules-orders-and-notices/local-rules</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0047277B" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="05FB4BCE" w14:textId="303090AF" w:rsidR="008B2CDD" w:rsidRPr="00663094" w:rsidRDefault="008B2CDD">
+    <w:p w14:paraId="25C93314" w14:textId="0DA3BD0C" w:rsidR="00C3513E" w:rsidRDefault="00C3513E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00663094">
+      <w:r w:rsidRPr="00C3513E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...115 lines deleted...]
-      <w:r w:rsidRPr="00663094">
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Courts sometimes also call this the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Shady Grove</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analysis, which is a later case </w:t>
+      </w:r>
+      <w:r w:rsidR="004E46DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00180CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supreme </w:t>
+      </w:r>
+      <w:r w:rsidR="004E46DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Court </w:t>
+      </w:r>
+      <w:r w:rsidR="004248D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(see next footnote) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that applied the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hanna </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hanna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) approach. </w:t>
+      </w:r>
+      <w:r w:rsidR="004506C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Probably best to </w:t>
+      </w:r>
+      <w:r w:rsidR="00075F37">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">just </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">call it </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hanna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hanna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008B380B">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in our course</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t>quite broadly to create a conflict.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
+    <w:p w14:paraId="05FB4BCE" w14:textId="48D15E0C" w:rsidR="008B2CDD" w:rsidRPr="00663094" w:rsidRDefault="008B2CDD">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00663094">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00663094">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Covers” can do a lot of work here, as can “direct.” </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In a later case, the Supreme Court asked a similar question: Does the FRCP provision “answer[] the question in dispute”</w:t>
+      </w:r>
+      <w:r w:rsidR="006918CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Shady Grove Orth. Assocs., P.A. v. Allstate Ins. Co., 130 S. Ct. 1431, </w:t>
+      </w:r>
+      <w:r w:rsidR="008434F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1437 </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2010). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00663094">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>It is possible to interpret an FRCP rule</w:t>
+      </w:r>
+      <w:r w:rsidR="00511AF6" w:rsidRPr="00663094">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a federal statute, or the U.S. Constitution, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00663094">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and conclude that it does not cover the issue in question and therefore there is no </w:t>
+      </w:r>
+      <w:r w:rsidR="0073169D">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direct </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00663094">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clash between state law and federal </w:t>
+      </w:r>
+      <w:r w:rsidR="00A940A2" w:rsidRPr="00663094">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>law</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00663094">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000D236B" w:rsidRPr="00663094">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C67096">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conversely, c</w:t>
+      </w:r>
+      <w:r w:rsidR="00321990" w:rsidRPr="00663094">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ourts sometimes interpret an FRCP </w:t>
+      </w:r>
+      <w:r w:rsidR="00B424F9" w:rsidRPr="00663094">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or federal statute </w:t>
+      </w:r>
+      <w:r w:rsidR="00321990" w:rsidRPr="00663094">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quite broadly to </w:t>
+      </w:r>
+      <w:r w:rsidR="00321990" w:rsidRPr="009B59DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>create</w:t>
+      </w:r>
+      <w:r w:rsidR="00321990" w:rsidRPr="00663094">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a conflict.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
     <w:p w14:paraId="2D772DF2" w14:textId="096C7E20" w:rsidR="00A554E6" w:rsidRPr="00663094" w:rsidRDefault="00A554E6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>†</w:t>
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> “This Constitution, and the Laws of the United States which shall be made in Pursuance thereof; and all Treaties made, or which shall be made, under the Authority of the United States, shall be the supreme Law of the Land; and the Judges in every State shall be bound thereby, any Thing in the Constitution or the Laws of any State to the Contrary notwithstanding.” US </w:t>
@@ -11143,97 +11685,97 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">that federal </w:t>
       </w:r>
       <w:r w:rsidR="000A3901" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>common law</w:t>
       </w:r>
       <w:r w:rsidR="000A3901" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> always trump state law, courts have not read it that way, at least in the context of vertical choice of law.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
+  <w:footnote w:id="7">
     <w:p w14:paraId="5E8A118A" w14:textId="342461E4" w:rsidR="00587B6F" w:rsidRPr="00663094" w:rsidRDefault="00587B6F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F02B"/>
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> There could be other grounds for finding a federal statute or FRCP </w:t>
       </w:r>
       <w:r w:rsidR="00B7117F" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rule </w:t>
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>unconstitutional, but they are unlikely to arise. Imagine, for example, that a statute or rule called for different practices depending on the race or gender of a litigant.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
-    <w:p w14:paraId="1CDA843B" w14:textId="774A5FD8" w:rsidR="008E4189" w:rsidRPr="00663094" w:rsidRDefault="008E4189">
+  <w:footnote w:id="8">
+    <w:p w14:paraId="1CDA843B" w14:textId="6274DB52" w:rsidR="008E4189" w:rsidRPr="00663094" w:rsidRDefault="008E4189">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Note that </w:t>
       </w:r>
@@ -11255,101 +11797,127 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE0E13" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">did </w:t>
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">not involve a federal statute, </w:t>
       </w:r>
       <w:r w:rsidR="00BE0E13" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">but later </w:t>
+        <w:t xml:space="preserve">but later cases made clear that the deferential </w:t>
       </w:r>
       <w:r w:rsidR="00BE0E13" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">cases made clear that the deferential </w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hanna</w:t>
       </w:r>
       <w:r w:rsidR="00BE0E13" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
-          <w:i/>
-[...4 lines deleted...]
-        <w:t>Hanna</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analysis also applies when the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14F30" w:rsidRPr="00663094">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conflicting </w:t>
       </w:r>
       <w:r w:rsidR="00BE0E13" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> analysis also applies when the </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>federal law comes from a federal statute.</w:t>
       </w:r>
       <w:r w:rsidR="00F52C9E" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Applying it to the U.S. Constitution</w:t>
+        <w:t xml:space="preserve"> Applying </w:t>
+      </w:r>
+      <w:r w:rsidR="000307E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="000307E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hanna </w:t>
+      </w:r>
+      <w:r w:rsidR="000307E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">approach </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52C9E" w:rsidRPr="00663094">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to the U.S. Constitution</w:t>
       </w:r>
       <w:r w:rsidR="005D2D80" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D5473" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="005D2D80" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11365,51 +11933,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>an obvious consequence of this approach</w:t>
       </w:r>
       <w:r w:rsidR="00F52C9E" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00963ED3" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you have a Constitutional right to something in federal court, on the very point at issue, of course that trumps any state law.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
+  <w:footnote w:id="9">
     <w:p w14:paraId="29AFEE2A" w14:textId="1F374C54" w:rsidR="00182F01" w:rsidRPr="00663094" w:rsidRDefault="00182F01">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> I don’t </w:t>
@@ -11426,88 +11994,234 @@
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">state “or U.S. Constitutional provision” </w:t>
       </w:r>
       <w:r w:rsidR="00163073" w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">here </w:t>
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>because those are always valid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="9">
-    <w:p w14:paraId="35C6F876" w14:textId="3DBA96A0" w:rsidR="00DF1685" w:rsidRPr="00663094" w:rsidRDefault="00DF1685" w:rsidP="00DF1685">
+  <w:footnote w:id="10">
+    <w:p w14:paraId="35C6F876" w14:textId="1C3BF941" w:rsidR="00DF1685" w:rsidRPr="00663094" w:rsidRDefault="00DF1685" w:rsidP="00DF1685">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0042663A">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Strictly speaking, local rules can sometimes be invalid. But I’m not testing you on that.</w:t>
+        <w:t>Strictly speaking, local rules can sometimes be invalid</w:t>
+      </w:r>
+      <w:r w:rsidR="00A433BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, such as where the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C64BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00A433BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conflict with an FRCP</w:t>
+      </w:r>
+      <w:r w:rsidR="00C64BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A433BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>federal statute</w:t>
+      </w:r>
+      <w:r w:rsidR="00C64BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, or the Constitution</w:t>
+      </w:r>
+      <w:r w:rsidR="00A433BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Federal common law can also be </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56450">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">invalid </w:t>
+      </w:r>
+      <w:r w:rsidR="00A433BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>if it conflicts with a local rule, the FRCP, a federal statute</w:t>
+      </w:r>
+      <w:r w:rsidR="00C64BD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, or the Constitution</w:t>
+      </w:r>
+      <w:r w:rsidR="00A433BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A433BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:r w:rsidR="00A433BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FRCP 83</w:t>
+      </w:r>
+      <w:r w:rsidR="004155CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (talking about these types of conflicts)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A433BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0042663A">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> But I’m not testing you on </w:t>
+      </w:r>
+      <w:r w:rsidR="001A19CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidR="0042663A">
+        <w:rPr>
+          <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="10">
+  <w:footnote w:id="11">
     <w:p w14:paraId="2B1A6A65" w14:textId="1A4B2C1F" w:rsidR="0059143A" w:rsidRPr="00663094" w:rsidRDefault="0059143A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> This stems in part from </w:t>
@@ -11542,52 +12256,52 @@
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">was incorporated into the </w:t>
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Byrd </w:t>
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>decision.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="11">
-    <w:p w14:paraId="4A63F979" w14:textId="15BFFFE4" w:rsidR="004F2996" w:rsidRPr="00663094" w:rsidRDefault="004F2996">
+  <w:footnote w:id="12">
+    <w:p w14:paraId="4A63F979" w14:textId="08FB5FF0" w:rsidR="004F2996" w:rsidRPr="001409E9" w:rsidRDefault="004F2996">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11887,51 +12601,51 @@
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Erie</w:t>
       </w:r>
       <w:r w:rsidRPr="00663094">
         <w:rPr>
           <w:rFonts w:ascii="Adobe Garamond Pro" w:hAnsi="Adobe Garamond Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C64799A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B46E5680"/>
     <w:lvl w:ilvl="0" w:tplc="ABCE9A44">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12076,374 +12790,398 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1930381090">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1252471153">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="390"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E629BE"/>
     <w:rsid w:val="00000F2A"/>
     <w:rsid w:val="00001E00"/>
     <w:rsid w:val="00002CD2"/>
     <w:rsid w:val="00004EED"/>
     <w:rsid w:val="00005B54"/>
     <w:rsid w:val="00006B5D"/>
     <w:rsid w:val="00007725"/>
     <w:rsid w:val="000103F7"/>
     <w:rsid w:val="000109AB"/>
     <w:rsid w:val="00011058"/>
     <w:rsid w:val="00011D94"/>
     <w:rsid w:val="00011DF5"/>
     <w:rsid w:val="00014687"/>
     <w:rsid w:val="00014ED9"/>
     <w:rsid w:val="0001538E"/>
     <w:rsid w:val="00015A4C"/>
     <w:rsid w:val="000208FD"/>
     <w:rsid w:val="0002263F"/>
     <w:rsid w:val="00026490"/>
     <w:rsid w:val="00026D6C"/>
     <w:rsid w:val="0002745C"/>
     <w:rsid w:val="0002773E"/>
+    <w:rsid w:val="000307E6"/>
     <w:rsid w:val="00031758"/>
     <w:rsid w:val="00032444"/>
     <w:rsid w:val="000328C3"/>
     <w:rsid w:val="00033EAF"/>
+    <w:rsid w:val="00035ECB"/>
     <w:rsid w:val="00035F2A"/>
     <w:rsid w:val="000366B9"/>
     <w:rsid w:val="00042496"/>
     <w:rsid w:val="00042925"/>
     <w:rsid w:val="00045AA9"/>
     <w:rsid w:val="00045C41"/>
     <w:rsid w:val="00050C82"/>
     <w:rsid w:val="0005197A"/>
     <w:rsid w:val="000527BC"/>
     <w:rsid w:val="00052D2D"/>
     <w:rsid w:val="00052D2E"/>
     <w:rsid w:val="000540CF"/>
     <w:rsid w:val="00054924"/>
     <w:rsid w:val="000565A0"/>
     <w:rsid w:val="000574DC"/>
+    <w:rsid w:val="00060D54"/>
     <w:rsid w:val="00061A18"/>
     <w:rsid w:val="000620D4"/>
     <w:rsid w:val="000627A1"/>
     <w:rsid w:val="00062E37"/>
     <w:rsid w:val="00062E99"/>
     <w:rsid w:val="00064931"/>
     <w:rsid w:val="00065189"/>
     <w:rsid w:val="00065FDD"/>
     <w:rsid w:val="00066365"/>
     <w:rsid w:val="00067AAA"/>
+    <w:rsid w:val="00070960"/>
     <w:rsid w:val="00073E38"/>
+    <w:rsid w:val="00075F37"/>
     <w:rsid w:val="00076F36"/>
+    <w:rsid w:val="00077F23"/>
     <w:rsid w:val="00080588"/>
+    <w:rsid w:val="0008132C"/>
+    <w:rsid w:val="000814B6"/>
     <w:rsid w:val="00081A2B"/>
     <w:rsid w:val="00082BD9"/>
     <w:rsid w:val="000838C2"/>
     <w:rsid w:val="00083C70"/>
     <w:rsid w:val="0008432D"/>
     <w:rsid w:val="000856CE"/>
     <w:rsid w:val="00085FD3"/>
     <w:rsid w:val="00086EB3"/>
     <w:rsid w:val="00090E7F"/>
     <w:rsid w:val="00092960"/>
     <w:rsid w:val="00092BE5"/>
     <w:rsid w:val="00092FC8"/>
     <w:rsid w:val="00093546"/>
     <w:rsid w:val="00094853"/>
     <w:rsid w:val="0009740D"/>
     <w:rsid w:val="00097DA5"/>
     <w:rsid w:val="00097FDE"/>
     <w:rsid w:val="000A0F3F"/>
     <w:rsid w:val="000A1298"/>
     <w:rsid w:val="000A149A"/>
     <w:rsid w:val="000A3901"/>
     <w:rsid w:val="000A394C"/>
     <w:rsid w:val="000A49B0"/>
     <w:rsid w:val="000A4C09"/>
     <w:rsid w:val="000A59A7"/>
     <w:rsid w:val="000A5BDC"/>
     <w:rsid w:val="000A61C0"/>
     <w:rsid w:val="000A6687"/>
     <w:rsid w:val="000A7068"/>
     <w:rsid w:val="000A77D7"/>
     <w:rsid w:val="000B02F3"/>
     <w:rsid w:val="000B0552"/>
     <w:rsid w:val="000B39AD"/>
     <w:rsid w:val="000B48F8"/>
     <w:rsid w:val="000B5106"/>
     <w:rsid w:val="000B58EB"/>
     <w:rsid w:val="000B616A"/>
     <w:rsid w:val="000B6760"/>
     <w:rsid w:val="000C1022"/>
     <w:rsid w:val="000C12B4"/>
     <w:rsid w:val="000C2281"/>
     <w:rsid w:val="000C268F"/>
     <w:rsid w:val="000C2E41"/>
     <w:rsid w:val="000C2E8A"/>
     <w:rsid w:val="000C31C7"/>
+    <w:rsid w:val="000C320D"/>
     <w:rsid w:val="000C3868"/>
     <w:rsid w:val="000C5230"/>
     <w:rsid w:val="000C6A3B"/>
     <w:rsid w:val="000D1B39"/>
     <w:rsid w:val="000D1CC1"/>
     <w:rsid w:val="000D226F"/>
     <w:rsid w:val="000D236B"/>
     <w:rsid w:val="000D306D"/>
     <w:rsid w:val="000D54F6"/>
     <w:rsid w:val="000D5BDB"/>
     <w:rsid w:val="000D6DC9"/>
     <w:rsid w:val="000E048F"/>
     <w:rsid w:val="000E20E3"/>
     <w:rsid w:val="000E23A0"/>
     <w:rsid w:val="000E2B33"/>
     <w:rsid w:val="000E3401"/>
     <w:rsid w:val="000E5A72"/>
     <w:rsid w:val="000F19A4"/>
     <w:rsid w:val="000F1C14"/>
+    <w:rsid w:val="000F310F"/>
+    <w:rsid w:val="000F4899"/>
     <w:rsid w:val="000F5957"/>
     <w:rsid w:val="000F59EC"/>
     <w:rsid w:val="000F5ABC"/>
     <w:rsid w:val="00100B70"/>
     <w:rsid w:val="00100B88"/>
     <w:rsid w:val="00101A4D"/>
     <w:rsid w:val="001021E5"/>
     <w:rsid w:val="001022B0"/>
     <w:rsid w:val="001024E9"/>
     <w:rsid w:val="00102C8C"/>
     <w:rsid w:val="00103D1D"/>
     <w:rsid w:val="001054D1"/>
     <w:rsid w:val="00106B19"/>
     <w:rsid w:val="00106B8A"/>
     <w:rsid w:val="00106D43"/>
     <w:rsid w:val="00110259"/>
     <w:rsid w:val="00110378"/>
     <w:rsid w:val="0011085D"/>
     <w:rsid w:val="00111855"/>
     <w:rsid w:val="0011313A"/>
     <w:rsid w:val="001131D8"/>
     <w:rsid w:val="00113CDD"/>
     <w:rsid w:val="00113F64"/>
     <w:rsid w:val="00117BB4"/>
     <w:rsid w:val="00117CDF"/>
     <w:rsid w:val="00120A1D"/>
     <w:rsid w:val="00121BCA"/>
     <w:rsid w:val="001220F2"/>
     <w:rsid w:val="00122D36"/>
     <w:rsid w:val="00123887"/>
     <w:rsid w:val="00127BB8"/>
     <w:rsid w:val="00127DA7"/>
     <w:rsid w:val="0013285F"/>
     <w:rsid w:val="00132D5B"/>
     <w:rsid w:val="00132F63"/>
     <w:rsid w:val="001330B4"/>
+    <w:rsid w:val="00133496"/>
     <w:rsid w:val="001344B2"/>
     <w:rsid w:val="00134B0A"/>
     <w:rsid w:val="00136872"/>
+    <w:rsid w:val="001409E9"/>
     <w:rsid w:val="001432A6"/>
     <w:rsid w:val="00143984"/>
     <w:rsid w:val="0014597D"/>
     <w:rsid w:val="00145A9C"/>
     <w:rsid w:val="00146463"/>
     <w:rsid w:val="00146906"/>
     <w:rsid w:val="00150602"/>
     <w:rsid w:val="001518C7"/>
     <w:rsid w:val="00151B17"/>
     <w:rsid w:val="001529CE"/>
     <w:rsid w:val="0015360B"/>
+    <w:rsid w:val="00155DE6"/>
     <w:rsid w:val="001563F0"/>
     <w:rsid w:val="00156401"/>
     <w:rsid w:val="00160B81"/>
     <w:rsid w:val="00161374"/>
+    <w:rsid w:val="00161BD5"/>
     <w:rsid w:val="00161D12"/>
     <w:rsid w:val="00163073"/>
     <w:rsid w:val="00165DC7"/>
     <w:rsid w:val="0016621E"/>
     <w:rsid w:val="001672B0"/>
     <w:rsid w:val="00167AA2"/>
     <w:rsid w:val="00170CCA"/>
     <w:rsid w:val="001713C6"/>
     <w:rsid w:val="0017214A"/>
     <w:rsid w:val="00172D20"/>
     <w:rsid w:val="00173185"/>
     <w:rsid w:val="00173C05"/>
     <w:rsid w:val="00174572"/>
     <w:rsid w:val="00175380"/>
     <w:rsid w:val="00176572"/>
     <w:rsid w:val="0017784E"/>
     <w:rsid w:val="001808F0"/>
     <w:rsid w:val="00180A0B"/>
+    <w:rsid w:val="00180CE4"/>
     <w:rsid w:val="001811BA"/>
     <w:rsid w:val="0018146C"/>
     <w:rsid w:val="00182F01"/>
     <w:rsid w:val="00183CDB"/>
     <w:rsid w:val="001856A5"/>
+    <w:rsid w:val="00186558"/>
     <w:rsid w:val="00186843"/>
     <w:rsid w:val="00186CB6"/>
     <w:rsid w:val="00187181"/>
     <w:rsid w:val="00187A72"/>
     <w:rsid w:val="00192399"/>
     <w:rsid w:val="00192A4C"/>
     <w:rsid w:val="00194845"/>
     <w:rsid w:val="00194A80"/>
+    <w:rsid w:val="00197E01"/>
     <w:rsid w:val="001A0413"/>
     <w:rsid w:val="001A0841"/>
+    <w:rsid w:val="001A19CF"/>
     <w:rsid w:val="001A4399"/>
     <w:rsid w:val="001A52E7"/>
     <w:rsid w:val="001A5E5F"/>
     <w:rsid w:val="001A6061"/>
     <w:rsid w:val="001A6F6C"/>
     <w:rsid w:val="001A70FB"/>
     <w:rsid w:val="001A721A"/>
     <w:rsid w:val="001B0C86"/>
     <w:rsid w:val="001B1489"/>
     <w:rsid w:val="001B270B"/>
+    <w:rsid w:val="001B4727"/>
     <w:rsid w:val="001B579A"/>
     <w:rsid w:val="001B6E48"/>
     <w:rsid w:val="001C310B"/>
     <w:rsid w:val="001C3845"/>
     <w:rsid w:val="001C5CFC"/>
     <w:rsid w:val="001C5E99"/>
+    <w:rsid w:val="001C61C3"/>
     <w:rsid w:val="001C6493"/>
     <w:rsid w:val="001C6E9F"/>
     <w:rsid w:val="001C76DB"/>
     <w:rsid w:val="001C7F7E"/>
     <w:rsid w:val="001D247C"/>
     <w:rsid w:val="001D2517"/>
     <w:rsid w:val="001D2A76"/>
     <w:rsid w:val="001D3809"/>
     <w:rsid w:val="001D3A82"/>
     <w:rsid w:val="001D469D"/>
     <w:rsid w:val="001D49B7"/>
     <w:rsid w:val="001D65CB"/>
     <w:rsid w:val="001E00CF"/>
     <w:rsid w:val="001E0147"/>
     <w:rsid w:val="001E2400"/>
     <w:rsid w:val="001E3FD8"/>
     <w:rsid w:val="001E5DF6"/>
     <w:rsid w:val="001E7414"/>
     <w:rsid w:val="001E7E54"/>
     <w:rsid w:val="001F02CF"/>
     <w:rsid w:val="001F28A9"/>
     <w:rsid w:val="001F2E2B"/>
     <w:rsid w:val="00200A22"/>
     <w:rsid w:val="0020126B"/>
     <w:rsid w:val="002036D8"/>
     <w:rsid w:val="002061C8"/>
     <w:rsid w:val="002069DE"/>
     <w:rsid w:val="00207514"/>
     <w:rsid w:val="002077C8"/>
     <w:rsid w:val="00214778"/>
     <w:rsid w:val="00216DEF"/>
     <w:rsid w:val="00216FFA"/>
     <w:rsid w:val="00217781"/>
     <w:rsid w:val="002215C3"/>
     <w:rsid w:val="002222BF"/>
     <w:rsid w:val="002246C3"/>
     <w:rsid w:val="00224A92"/>
     <w:rsid w:val="002252A6"/>
     <w:rsid w:val="00225303"/>
     <w:rsid w:val="00230A6B"/>
     <w:rsid w:val="002322C3"/>
     <w:rsid w:val="00232D44"/>
     <w:rsid w:val="002362B0"/>
     <w:rsid w:val="002367BD"/>
     <w:rsid w:val="0023697B"/>
     <w:rsid w:val="00236B37"/>
+    <w:rsid w:val="00236B41"/>
     <w:rsid w:val="002377DE"/>
     <w:rsid w:val="00240A0E"/>
     <w:rsid w:val="0024288C"/>
     <w:rsid w:val="00242B90"/>
     <w:rsid w:val="002447E9"/>
     <w:rsid w:val="002454CE"/>
     <w:rsid w:val="00246EF2"/>
     <w:rsid w:val="002472D8"/>
     <w:rsid w:val="002501B9"/>
     <w:rsid w:val="00250677"/>
     <w:rsid w:val="002518A9"/>
     <w:rsid w:val="00253EA9"/>
     <w:rsid w:val="00257BF1"/>
     <w:rsid w:val="00260DE9"/>
     <w:rsid w:val="0026313E"/>
     <w:rsid w:val="00263520"/>
     <w:rsid w:val="00263CEF"/>
     <w:rsid w:val="00264DF5"/>
     <w:rsid w:val="00266555"/>
     <w:rsid w:val="00267AAB"/>
     <w:rsid w:val="00270123"/>
     <w:rsid w:val="00272870"/>
     <w:rsid w:val="00272D1F"/>
     <w:rsid w:val="0027326E"/>
     <w:rsid w:val="00273338"/>
     <w:rsid w:val="00273EA5"/>
+    <w:rsid w:val="002746FE"/>
     <w:rsid w:val="002754C8"/>
     <w:rsid w:val="002765BB"/>
     <w:rsid w:val="00276CA7"/>
     <w:rsid w:val="0027752E"/>
     <w:rsid w:val="00282320"/>
+    <w:rsid w:val="00282910"/>
     <w:rsid w:val="00282FC6"/>
     <w:rsid w:val="002858C7"/>
     <w:rsid w:val="002866BB"/>
     <w:rsid w:val="00287CE5"/>
     <w:rsid w:val="002903B7"/>
     <w:rsid w:val="00290CA0"/>
     <w:rsid w:val="002912C2"/>
     <w:rsid w:val="0029195E"/>
     <w:rsid w:val="00291E60"/>
     <w:rsid w:val="00292219"/>
     <w:rsid w:val="002929F4"/>
     <w:rsid w:val="00292DB4"/>
     <w:rsid w:val="00295AF6"/>
     <w:rsid w:val="002965DC"/>
     <w:rsid w:val="00296752"/>
     <w:rsid w:val="00296AFD"/>
     <w:rsid w:val="00297BBF"/>
     <w:rsid w:val="002A1650"/>
     <w:rsid w:val="002A62CA"/>
     <w:rsid w:val="002A6644"/>
     <w:rsid w:val="002A7535"/>
     <w:rsid w:val="002B02AC"/>
     <w:rsid w:val="002B0ACA"/>
     <w:rsid w:val="002B210D"/>
     <w:rsid w:val="002B2F1E"/>
@@ -12457,196 +13195,213 @@
     <w:rsid w:val="002C3ED3"/>
     <w:rsid w:val="002C4212"/>
     <w:rsid w:val="002C42AA"/>
     <w:rsid w:val="002C4C56"/>
     <w:rsid w:val="002C5673"/>
     <w:rsid w:val="002C621D"/>
     <w:rsid w:val="002C77A1"/>
     <w:rsid w:val="002D19B8"/>
     <w:rsid w:val="002D36F0"/>
     <w:rsid w:val="002D494B"/>
     <w:rsid w:val="002D6241"/>
     <w:rsid w:val="002D6D1E"/>
     <w:rsid w:val="002D7703"/>
     <w:rsid w:val="002D7D5D"/>
     <w:rsid w:val="002E00C0"/>
     <w:rsid w:val="002E1EF3"/>
     <w:rsid w:val="002E1FAB"/>
     <w:rsid w:val="002E29E0"/>
     <w:rsid w:val="002E59D2"/>
     <w:rsid w:val="002E5DE8"/>
     <w:rsid w:val="002E750C"/>
     <w:rsid w:val="002F3A6E"/>
     <w:rsid w:val="002F755A"/>
     <w:rsid w:val="003022C4"/>
     <w:rsid w:val="00302593"/>
+    <w:rsid w:val="00302EB5"/>
     <w:rsid w:val="00304DCA"/>
     <w:rsid w:val="00306A4D"/>
     <w:rsid w:val="00310949"/>
     <w:rsid w:val="00310ECE"/>
     <w:rsid w:val="00311007"/>
     <w:rsid w:val="00312C58"/>
     <w:rsid w:val="003144B0"/>
     <w:rsid w:val="00315BF5"/>
     <w:rsid w:val="00316100"/>
     <w:rsid w:val="00316CF7"/>
     <w:rsid w:val="003172CF"/>
     <w:rsid w:val="0031763F"/>
     <w:rsid w:val="00320957"/>
     <w:rsid w:val="00320ECC"/>
     <w:rsid w:val="00320ECD"/>
     <w:rsid w:val="00321990"/>
+    <w:rsid w:val="0032310B"/>
     <w:rsid w:val="00323F93"/>
     <w:rsid w:val="00324FE4"/>
     <w:rsid w:val="00326782"/>
     <w:rsid w:val="003271D2"/>
     <w:rsid w:val="0033032F"/>
     <w:rsid w:val="0033264D"/>
+    <w:rsid w:val="00332C03"/>
+    <w:rsid w:val="00332F6A"/>
     <w:rsid w:val="00334EF3"/>
+    <w:rsid w:val="00335E29"/>
     <w:rsid w:val="0034240A"/>
     <w:rsid w:val="00342CB0"/>
     <w:rsid w:val="0034388A"/>
     <w:rsid w:val="00344A28"/>
+    <w:rsid w:val="003452B8"/>
     <w:rsid w:val="0034565E"/>
     <w:rsid w:val="00347D3C"/>
     <w:rsid w:val="003516EF"/>
     <w:rsid w:val="0035437B"/>
     <w:rsid w:val="00355D0A"/>
     <w:rsid w:val="003560FC"/>
     <w:rsid w:val="00356142"/>
+    <w:rsid w:val="00356394"/>
     <w:rsid w:val="00356BCE"/>
     <w:rsid w:val="00357EFD"/>
     <w:rsid w:val="00360458"/>
     <w:rsid w:val="00360D81"/>
     <w:rsid w:val="00362031"/>
     <w:rsid w:val="00362068"/>
     <w:rsid w:val="003633CC"/>
     <w:rsid w:val="003644CE"/>
     <w:rsid w:val="003644D7"/>
     <w:rsid w:val="00364FD6"/>
     <w:rsid w:val="00366B8B"/>
     <w:rsid w:val="00366FE0"/>
     <w:rsid w:val="00367B5A"/>
     <w:rsid w:val="003719E2"/>
     <w:rsid w:val="00371A70"/>
     <w:rsid w:val="003728C2"/>
     <w:rsid w:val="0037290B"/>
     <w:rsid w:val="00373549"/>
     <w:rsid w:val="00377864"/>
     <w:rsid w:val="003804F4"/>
     <w:rsid w:val="00380513"/>
     <w:rsid w:val="00380BF4"/>
     <w:rsid w:val="003815BC"/>
     <w:rsid w:val="0038176D"/>
     <w:rsid w:val="0038297A"/>
     <w:rsid w:val="0038328B"/>
     <w:rsid w:val="00383E3F"/>
     <w:rsid w:val="003847A6"/>
     <w:rsid w:val="00386472"/>
     <w:rsid w:val="00390B5F"/>
     <w:rsid w:val="00391852"/>
     <w:rsid w:val="003918C7"/>
     <w:rsid w:val="00392C3C"/>
     <w:rsid w:val="00393542"/>
     <w:rsid w:val="00393B7C"/>
     <w:rsid w:val="00395949"/>
     <w:rsid w:val="003964E6"/>
     <w:rsid w:val="00396972"/>
     <w:rsid w:val="0039756F"/>
     <w:rsid w:val="003A0214"/>
     <w:rsid w:val="003A1371"/>
     <w:rsid w:val="003A1BF8"/>
     <w:rsid w:val="003A1FA7"/>
     <w:rsid w:val="003A3630"/>
+    <w:rsid w:val="003A4D03"/>
     <w:rsid w:val="003A4D6A"/>
     <w:rsid w:val="003A4F0D"/>
     <w:rsid w:val="003A5199"/>
     <w:rsid w:val="003A5204"/>
     <w:rsid w:val="003A67C8"/>
     <w:rsid w:val="003A6D2B"/>
     <w:rsid w:val="003B0832"/>
     <w:rsid w:val="003B11C6"/>
     <w:rsid w:val="003B2692"/>
     <w:rsid w:val="003B37D7"/>
     <w:rsid w:val="003B3D31"/>
     <w:rsid w:val="003B43E4"/>
     <w:rsid w:val="003B52F8"/>
     <w:rsid w:val="003B73A9"/>
     <w:rsid w:val="003C1607"/>
     <w:rsid w:val="003C203D"/>
     <w:rsid w:val="003C2D87"/>
     <w:rsid w:val="003C4371"/>
     <w:rsid w:val="003C4FC8"/>
     <w:rsid w:val="003C4FE1"/>
     <w:rsid w:val="003C5082"/>
     <w:rsid w:val="003C50D0"/>
     <w:rsid w:val="003C51FB"/>
     <w:rsid w:val="003C6C2A"/>
     <w:rsid w:val="003C6F3B"/>
     <w:rsid w:val="003D0716"/>
     <w:rsid w:val="003D1315"/>
     <w:rsid w:val="003D1A3D"/>
     <w:rsid w:val="003D2F98"/>
     <w:rsid w:val="003D6EF7"/>
     <w:rsid w:val="003D73B8"/>
     <w:rsid w:val="003D790A"/>
     <w:rsid w:val="003D790E"/>
     <w:rsid w:val="003E103B"/>
     <w:rsid w:val="003E15D9"/>
     <w:rsid w:val="003E1738"/>
+    <w:rsid w:val="003E403B"/>
     <w:rsid w:val="003E47B6"/>
     <w:rsid w:val="003E5B13"/>
     <w:rsid w:val="003E77A7"/>
     <w:rsid w:val="003F0005"/>
     <w:rsid w:val="003F2436"/>
     <w:rsid w:val="003F2DB7"/>
     <w:rsid w:val="003F3224"/>
     <w:rsid w:val="003F44D6"/>
     <w:rsid w:val="003F6CD9"/>
     <w:rsid w:val="003F6FA7"/>
     <w:rsid w:val="003F762A"/>
     <w:rsid w:val="0040021E"/>
+    <w:rsid w:val="004008D2"/>
     <w:rsid w:val="00401237"/>
     <w:rsid w:val="004118FE"/>
     <w:rsid w:val="00412B6B"/>
+    <w:rsid w:val="00414BC8"/>
+    <w:rsid w:val="004155CC"/>
     <w:rsid w:val="00416DAC"/>
     <w:rsid w:val="004204FA"/>
     <w:rsid w:val="00422B19"/>
     <w:rsid w:val="00423115"/>
     <w:rsid w:val="0042332D"/>
+    <w:rsid w:val="004248D0"/>
     <w:rsid w:val="004254D5"/>
     <w:rsid w:val="0042663A"/>
+    <w:rsid w:val="004276D5"/>
     <w:rsid w:val="00427F8E"/>
     <w:rsid w:val="00435698"/>
     <w:rsid w:val="00436ACC"/>
+    <w:rsid w:val="004378D8"/>
     <w:rsid w:val="004429FF"/>
     <w:rsid w:val="00442FEA"/>
     <w:rsid w:val="0044581D"/>
     <w:rsid w:val="00446605"/>
     <w:rsid w:val="004475E7"/>
+    <w:rsid w:val="00450149"/>
     <w:rsid w:val="0045055B"/>
     <w:rsid w:val="004505DC"/>
+    <w:rsid w:val="004506C5"/>
     <w:rsid w:val="00450D86"/>
     <w:rsid w:val="0045392F"/>
     <w:rsid w:val="00454395"/>
     <w:rsid w:val="00455FD2"/>
     <w:rsid w:val="00456ADA"/>
     <w:rsid w:val="00456F12"/>
     <w:rsid w:val="0045766D"/>
     <w:rsid w:val="00457CDD"/>
     <w:rsid w:val="004609B6"/>
     <w:rsid w:val="00463270"/>
     <w:rsid w:val="004634DE"/>
     <w:rsid w:val="00463501"/>
     <w:rsid w:val="004637D0"/>
     <w:rsid w:val="00463A4F"/>
     <w:rsid w:val="0046540A"/>
     <w:rsid w:val="00466534"/>
     <w:rsid w:val="00467D90"/>
     <w:rsid w:val="004703FC"/>
     <w:rsid w:val="00470481"/>
     <w:rsid w:val="004715E2"/>
     <w:rsid w:val="004716DA"/>
     <w:rsid w:val="00472473"/>
     <w:rsid w:val="0047277B"/>
     <w:rsid w:val="0047361B"/>
     <w:rsid w:val="00473DCA"/>
@@ -12655,202 +13410,215 @@
     <w:rsid w:val="0047517C"/>
     <w:rsid w:val="004771E9"/>
     <w:rsid w:val="00480C21"/>
     <w:rsid w:val="00480DFB"/>
     <w:rsid w:val="00480EF2"/>
     <w:rsid w:val="0048179A"/>
     <w:rsid w:val="00483758"/>
     <w:rsid w:val="00490141"/>
     <w:rsid w:val="00492F91"/>
     <w:rsid w:val="00493427"/>
     <w:rsid w:val="004939D7"/>
     <w:rsid w:val="0049436F"/>
     <w:rsid w:val="00494ECC"/>
     <w:rsid w:val="00495C7D"/>
     <w:rsid w:val="004960C7"/>
     <w:rsid w:val="004A1BB0"/>
     <w:rsid w:val="004A3E0F"/>
     <w:rsid w:val="004A548C"/>
     <w:rsid w:val="004A5DFD"/>
     <w:rsid w:val="004B023B"/>
     <w:rsid w:val="004B3647"/>
     <w:rsid w:val="004B394D"/>
     <w:rsid w:val="004B3CC5"/>
     <w:rsid w:val="004B43E8"/>
     <w:rsid w:val="004B46A3"/>
+    <w:rsid w:val="004B652F"/>
     <w:rsid w:val="004B7D2E"/>
     <w:rsid w:val="004B7EAE"/>
     <w:rsid w:val="004C1459"/>
     <w:rsid w:val="004C15EB"/>
     <w:rsid w:val="004C3395"/>
     <w:rsid w:val="004C39E0"/>
     <w:rsid w:val="004C3AD6"/>
     <w:rsid w:val="004C4CBB"/>
     <w:rsid w:val="004C5378"/>
+    <w:rsid w:val="004C55FE"/>
     <w:rsid w:val="004C6783"/>
     <w:rsid w:val="004C78DD"/>
     <w:rsid w:val="004D0057"/>
     <w:rsid w:val="004D2913"/>
+    <w:rsid w:val="004D42CA"/>
     <w:rsid w:val="004D4FD3"/>
     <w:rsid w:val="004D621D"/>
     <w:rsid w:val="004D6F8A"/>
     <w:rsid w:val="004D7E17"/>
     <w:rsid w:val="004E0059"/>
     <w:rsid w:val="004E14C0"/>
+    <w:rsid w:val="004E2E7A"/>
     <w:rsid w:val="004E32AC"/>
+    <w:rsid w:val="004E46DA"/>
     <w:rsid w:val="004E7863"/>
     <w:rsid w:val="004E7BC7"/>
+    <w:rsid w:val="004F06E7"/>
     <w:rsid w:val="004F20BE"/>
     <w:rsid w:val="004F2996"/>
     <w:rsid w:val="004F460F"/>
     <w:rsid w:val="004F50D7"/>
     <w:rsid w:val="004F5204"/>
     <w:rsid w:val="004F6113"/>
     <w:rsid w:val="004F686E"/>
     <w:rsid w:val="004F6C40"/>
     <w:rsid w:val="004F73EF"/>
     <w:rsid w:val="00502302"/>
     <w:rsid w:val="00502A99"/>
     <w:rsid w:val="005043A0"/>
     <w:rsid w:val="005062E6"/>
     <w:rsid w:val="005069C6"/>
     <w:rsid w:val="00507E36"/>
     <w:rsid w:val="00510D1F"/>
     <w:rsid w:val="005113B9"/>
     <w:rsid w:val="00511AF6"/>
     <w:rsid w:val="005211AC"/>
     <w:rsid w:val="005243C8"/>
     <w:rsid w:val="00524ECD"/>
     <w:rsid w:val="00526886"/>
     <w:rsid w:val="005305F8"/>
     <w:rsid w:val="005314DD"/>
     <w:rsid w:val="00532EF9"/>
     <w:rsid w:val="00533824"/>
     <w:rsid w:val="00533ACE"/>
     <w:rsid w:val="00534692"/>
+    <w:rsid w:val="00534FD5"/>
     <w:rsid w:val="00536EE8"/>
     <w:rsid w:val="00541226"/>
     <w:rsid w:val="0054130C"/>
     <w:rsid w:val="00541E07"/>
     <w:rsid w:val="005458F6"/>
     <w:rsid w:val="00545D1D"/>
     <w:rsid w:val="00546B3D"/>
     <w:rsid w:val="00546D0F"/>
     <w:rsid w:val="00546E1C"/>
     <w:rsid w:val="00547F99"/>
     <w:rsid w:val="00554235"/>
     <w:rsid w:val="00554438"/>
     <w:rsid w:val="00554475"/>
     <w:rsid w:val="00556BD3"/>
     <w:rsid w:val="00557148"/>
     <w:rsid w:val="00560264"/>
     <w:rsid w:val="0056031B"/>
     <w:rsid w:val="00560A5C"/>
     <w:rsid w:val="00560BFE"/>
     <w:rsid w:val="00563A66"/>
     <w:rsid w:val="00563FC1"/>
     <w:rsid w:val="00570784"/>
     <w:rsid w:val="00570849"/>
     <w:rsid w:val="00571264"/>
     <w:rsid w:val="0057312D"/>
     <w:rsid w:val="005739E8"/>
     <w:rsid w:val="00573F6B"/>
     <w:rsid w:val="00575588"/>
     <w:rsid w:val="00575656"/>
     <w:rsid w:val="00576CD5"/>
     <w:rsid w:val="00576EDA"/>
     <w:rsid w:val="00577BB6"/>
     <w:rsid w:val="00585D83"/>
     <w:rsid w:val="00586209"/>
+    <w:rsid w:val="005865BA"/>
     <w:rsid w:val="00586895"/>
     <w:rsid w:val="005868C2"/>
     <w:rsid w:val="005870F2"/>
     <w:rsid w:val="0058785E"/>
     <w:rsid w:val="005879DF"/>
     <w:rsid w:val="00587B6F"/>
     <w:rsid w:val="00587B8B"/>
     <w:rsid w:val="00587D25"/>
     <w:rsid w:val="00587E53"/>
     <w:rsid w:val="00587EBF"/>
     <w:rsid w:val="0059046D"/>
     <w:rsid w:val="0059143A"/>
     <w:rsid w:val="00592682"/>
     <w:rsid w:val="00593D1E"/>
     <w:rsid w:val="00594093"/>
     <w:rsid w:val="005A016E"/>
     <w:rsid w:val="005A01AA"/>
     <w:rsid w:val="005A4A9F"/>
     <w:rsid w:val="005A66A7"/>
     <w:rsid w:val="005A77F0"/>
     <w:rsid w:val="005B17F2"/>
     <w:rsid w:val="005B3F5A"/>
     <w:rsid w:val="005B4072"/>
+    <w:rsid w:val="005B5F0B"/>
     <w:rsid w:val="005B638C"/>
     <w:rsid w:val="005B67BF"/>
     <w:rsid w:val="005B6B9B"/>
     <w:rsid w:val="005B7CCD"/>
     <w:rsid w:val="005C2252"/>
+    <w:rsid w:val="005C2E01"/>
     <w:rsid w:val="005C554D"/>
     <w:rsid w:val="005C72ED"/>
+    <w:rsid w:val="005C76BF"/>
     <w:rsid w:val="005D18A6"/>
     <w:rsid w:val="005D1F1D"/>
     <w:rsid w:val="005D2D80"/>
     <w:rsid w:val="005D354A"/>
     <w:rsid w:val="005D3A54"/>
     <w:rsid w:val="005D3ACB"/>
     <w:rsid w:val="005D4478"/>
     <w:rsid w:val="005D4E30"/>
     <w:rsid w:val="005D53F5"/>
     <w:rsid w:val="005D5473"/>
     <w:rsid w:val="005D5F31"/>
     <w:rsid w:val="005D7DAD"/>
     <w:rsid w:val="005E26A9"/>
     <w:rsid w:val="005E2E40"/>
     <w:rsid w:val="005E4514"/>
     <w:rsid w:val="005E4992"/>
     <w:rsid w:val="005E4A09"/>
     <w:rsid w:val="005E4C1E"/>
     <w:rsid w:val="005E53EC"/>
     <w:rsid w:val="005E55F6"/>
     <w:rsid w:val="005E6248"/>
     <w:rsid w:val="005E72E5"/>
     <w:rsid w:val="005E7EF2"/>
     <w:rsid w:val="005F3AE2"/>
     <w:rsid w:val="005F40CE"/>
     <w:rsid w:val="00600A29"/>
     <w:rsid w:val="00600B96"/>
     <w:rsid w:val="00606B1C"/>
     <w:rsid w:val="00607E27"/>
     <w:rsid w:val="006131F2"/>
     <w:rsid w:val="006132C9"/>
     <w:rsid w:val="00613FB8"/>
     <w:rsid w:val="00614928"/>
     <w:rsid w:val="00615C53"/>
     <w:rsid w:val="00617521"/>
     <w:rsid w:val="00617953"/>
     <w:rsid w:val="006201B9"/>
+    <w:rsid w:val="00620986"/>
     <w:rsid w:val="00620DEE"/>
+    <w:rsid w:val="00621D2D"/>
     <w:rsid w:val="006220EC"/>
     <w:rsid w:val="00622488"/>
     <w:rsid w:val="00622BAD"/>
     <w:rsid w:val="00623D5B"/>
     <w:rsid w:val="006258AE"/>
     <w:rsid w:val="006316B0"/>
     <w:rsid w:val="00631E55"/>
     <w:rsid w:val="00632E86"/>
     <w:rsid w:val="00633C7C"/>
     <w:rsid w:val="00634282"/>
     <w:rsid w:val="00636C19"/>
     <w:rsid w:val="006374D7"/>
     <w:rsid w:val="00643241"/>
     <w:rsid w:val="00643EAC"/>
     <w:rsid w:val="006442C9"/>
     <w:rsid w:val="00644E2B"/>
     <w:rsid w:val="00645B1B"/>
     <w:rsid w:val="00646355"/>
     <w:rsid w:val="00646461"/>
     <w:rsid w:val="006469DF"/>
     <w:rsid w:val="00647142"/>
     <w:rsid w:val="0064760A"/>
     <w:rsid w:val="00652041"/>
     <w:rsid w:val="006520CD"/>
     <w:rsid w:val="00653F0C"/>
@@ -12888,483 +13656,517 @@
     <w:rsid w:val="00694A90"/>
     <w:rsid w:val="00694D7C"/>
     <w:rsid w:val="00695202"/>
     <w:rsid w:val="00695223"/>
     <w:rsid w:val="00696A0B"/>
     <w:rsid w:val="006977E1"/>
     <w:rsid w:val="006A05E2"/>
     <w:rsid w:val="006A07C2"/>
     <w:rsid w:val="006A0A8C"/>
     <w:rsid w:val="006A11B4"/>
     <w:rsid w:val="006A1840"/>
     <w:rsid w:val="006A1A6D"/>
     <w:rsid w:val="006A2AFF"/>
     <w:rsid w:val="006A2D61"/>
     <w:rsid w:val="006A3050"/>
     <w:rsid w:val="006A7620"/>
     <w:rsid w:val="006B09F1"/>
     <w:rsid w:val="006B2423"/>
     <w:rsid w:val="006B2499"/>
     <w:rsid w:val="006B4805"/>
     <w:rsid w:val="006B4A35"/>
     <w:rsid w:val="006B5F43"/>
     <w:rsid w:val="006B6AED"/>
     <w:rsid w:val="006B6AFF"/>
     <w:rsid w:val="006B75FD"/>
+    <w:rsid w:val="006C0071"/>
     <w:rsid w:val="006C06D1"/>
+    <w:rsid w:val="006C0E95"/>
     <w:rsid w:val="006C1712"/>
     <w:rsid w:val="006C2672"/>
     <w:rsid w:val="006C556A"/>
     <w:rsid w:val="006C7363"/>
     <w:rsid w:val="006C7679"/>
     <w:rsid w:val="006D0FA1"/>
     <w:rsid w:val="006D131D"/>
+    <w:rsid w:val="006D2149"/>
     <w:rsid w:val="006D309F"/>
     <w:rsid w:val="006D4122"/>
     <w:rsid w:val="006D45C2"/>
     <w:rsid w:val="006D470B"/>
     <w:rsid w:val="006D5602"/>
     <w:rsid w:val="006D7131"/>
     <w:rsid w:val="006D7304"/>
     <w:rsid w:val="006E084E"/>
     <w:rsid w:val="006E1608"/>
     <w:rsid w:val="006E24CD"/>
     <w:rsid w:val="006E348A"/>
     <w:rsid w:val="006E4637"/>
     <w:rsid w:val="006E56F2"/>
     <w:rsid w:val="006E5740"/>
     <w:rsid w:val="006E594A"/>
     <w:rsid w:val="006F10B8"/>
     <w:rsid w:val="006F113A"/>
     <w:rsid w:val="006F4454"/>
     <w:rsid w:val="006F672B"/>
     <w:rsid w:val="006F68D1"/>
+    <w:rsid w:val="007026DA"/>
     <w:rsid w:val="00702D9F"/>
     <w:rsid w:val="00704003"/>
     <w:rsid w:val="00704B87"/>
     <w:rsid w:val="00704D29"/>
     <w:rsid w:val="007052B8"/>
     <w:rsid w:val="007058CC"/>
     <w:rsid w:val="0071169B"/>
     <w:rsid w:val="00711CD3"/>
     <w:rsid w:val="0071287C"/>
     <w:rsid w:val="00712F97"/>
     <w:rsid w:val="00714E55"/>
     <w:rsid w:val="00715882"/>
     <w:rsid w:val="00715B4E"/>
     <w:rsid w:val="00715DFF"/>
     <w:rsid w:val="0071742C"/>
     <w:rsid w:val="00720E09"/>
     <w:rsid w:val="00721343"/>
     <w:rsid w:val="00721B13"/>
     <w:rsid w:val="007230F8"/>
+    <w:rsid w:val="00726213"/>
     <w:rsid w:val="007267C7"/>
     <w:rsid w:val="00727166"/>
     <w:rsid w:val="007302CB"/>
     <w:rsid w:val="00730A0C"/>
     <w:rsid w:val="00730CC3"/>
     <w:rsid w:val="0073152D"/>
     <w:rsid w:val="0073169D"/>
     <w:rsid w:val="00731D6A"/>
     <w:rsid w:val="007335C2"/>
     <w:rsid w:val="00733CF1"/>
     <w:rsid w:val="00734BD7"/>
     <w:rsid w:val="007354AB"/>
     <w:rsid w:val="0073618A"/>
     <w:rsid w:val="00736937"/>
     <w:rsid w:val="00736DBF"/>
     <w:rsid w:val="00737D7C"/>
     <w:rsid w:val="0074193B"/>
     <w:rsid w:val="007420D5"/>
     <w:rsid w:val="00743103"/>
     <w:rsid w:val="007433D8"/>
     <w:rsid w:val="0074604E"/>
     <w:rsid w:val="00746CEF"/>
     <w:rsid w:val="00746E8A"/>
     <w:rsid w:val="007471F9"/>
     <w:rsid w:val="0074722D"/>
     <w:rsid w:val="00747B49"/>
     <w:rsid w:val="00751A78"/>
+    <w:rsid w:val="007527CA"/>
     <w:rsid w:val="00753596"/>
     <w:rsid w:val="00754AF1"/>
     <w:rsid w:val="00755071"/>
     <w:rsid w:val="00756EFE"/>
     <w:rsid w:val="00760702"/>
     <w:rsid w:val="0076076C"/>
     <w:rsid w:val="00762787"/>
     <w:rsid w:val="00763CF4"/>
+    <w:rsid w:val="007640E8"/>
     <w:rsid w:val="00767144"/>
     <w:rsid w:val="0077145D"/>
     <w:rsid w:val="0077189B"/>
     <w:rsid w:val="007732F7"/>
     <w:rsid w:val="00773F5E"/>
     <w:rsid w:val="00777861"/>
     <w:rsid w:val="007803E8"/>
     <w:rsid w:val="00782CB6"/>
     <w:rsid w:val="007830A3"/>
     <w:rsid w:val="007839DF"/>
+    <w:rsid w:val="00783D9F"/>
     <w:rsid w:val="0078497E"/>
     <w:rsid w:val="007859BF"/>
     <w:rsid w:val="00785E6B"/>
     <w:rsid w:val="0078798C"/>
+    <w:rsid w:val="00790DFE"/>
     <w:rsid w:val="007914C1"/>
     <w:rsid w:val="00791F56"/>
     <w:rsid w:val="0079228B"/>
     <w:rsid w:val="007923EA"/>
     <w:rsid w:val="007937F3"/>
     <w:rsid w:val="00793E1D"/>
     <w:rsid w:val="00794678"/>
     <w:rsid w:val="007946E3"/>
     <w:rsid w:val="00795BD2"/>
     <w:rsid w:val="00795CF1"/>
     <w:rsid w:val="00795F3D"/>
     <w:rsid w:val="007969DE"/>
     <w:rsid w:val="007A1FB8"/>
     <w:rsid w:val="007A3FB6"/>
     <w:rsid w:val="007A4058"/>
     <w:rsid w:val="007B0C73"/>
     <w:rsid w:val="007B0D8B"/>
     <w:rsid w:val="007B1E21"/>
     <w:rsid w:val="007B2660"/>
     <w:rsid w:val="007B35E4"/>
     <w:rsid w:val="007B48BC"/>
     <w:rsid w:val="007B59A9"/>
     <w:rsid w:val="007B59DE"/>
+    <w:rsid w:val="007B6862"/>
     <w:rsid w:val="007B6A88"/>
     <w:rsid w:val="007B6BB4"/>
     <w:rsid w:val="007B79DF"/>
     <w:rsid w:val="007C0D8F"/>
     <w:rsid w:val="007C1AF4"/>
     <w:rsid w:val="007C3633"/>
     <w:rsid w:val="007C4C62"/>
     <w:rsid w:val="007C4D0F"/>
     <w:rsid w:val="007C4FF2"/>
     <w:rsid w:val="007C5E75"/>
     <w:rsid w:val="007C6E5B"/>
     <w:rsid w:val="007C6F85"/>
     <w:rsid w:val="007D0176"/>
     <w:rsid w:val="007D2340"/>
     <w:rsid w:val="007D298C"/>
     <w:rsid w:val="007D2AD9"/>
     <w:rsid w:val="007D2F12"/>
     <w:rsid w:val="007D3421"/>
     <w:rsid w:val="007D48B2"/>
     <w:rsid w:val="007D4B95"/>
     <w:rsid w:val="007D544B"/>
     <w:rsid w:val="007D5ABA"/>
     <w:rsid w:val="007D627C"/>
     <w:rsid w:val="007D658A"/>
     <w:rsid w:val="007D6E87"/>
+    <w:rsid w:val="007D7F1A"/>
     <w:rsid w:val="007E047F"/>
     <w:rsid w:val="007E1F8A"/>
     <w:rsid w:val="007E306F"/>
     <w:rsid w:val="007E5D8D"/>
     <w:rsid w:val="007E5F23"/>
     <w:rsid w:val="007E7360"/>
     <w:rsid w:val="007F24C4"/>
+    <w:rsid w:val="007F268E"/>
     <w:rsid w:val="007F5020"/>
     <w:rsid w:val="007F5172"/>
     <w:rsid w:val="007F5E11"/>
     <w:rsid w:val="007F6FCD"/>
     <w:rsid w:val="007F704A"/>
     <w:rsid w:val="00800125"/>
     <w:rsid w:val="00800821"/>
     <w:rsid w:val="00801BE6"/>
     <w:rsid w:val="008021D8"/>
     <w:rsid w:val="008024D6"/>
     <w:rsid w:val="00802CE2"/>
     <w:rsid w:val="00803F85"/>
+    <w:rsid w:val="008051FD"/>
+    <w:rsid w:val="008055C9"/>
     <w:rsid w:val="00805F36"/>
     <w:rsid w:val="00806975"/>
     <w:rsid w:val="0080710C"/>
+    <w:rsid w:val="00807272"/>
     <w:rsid w:val="00807A80"/>
+    <w:rsid w:val="008111CD"/>
     <w:rsid w:val="008209D6"/>
     <w:rsid w:val="00820F44"/>
     <w:rsid w:val="0082317F"/>
     <w:rsid w:val="00823563"/>
     <w:rsid w:val="008245D7"/>
     <w:rsid w:val="00825298"/>
     <w:rsid w:val="00825B03"/>
     <w:rsid w:val="00825E0A"/>
     <w:rsid w:val="008263B3"/>
     <w:rsid w:val="00827CA8"/>
     <w:rsid w:val="00827F95"/>
     <w:rsid w:val="0083125E"/>
     <w:rsid w:val="008320F3"/>
     <w:rsid w:val="00832B8C"/>
     <w:rsid w:val="0083387C"/>
     <w:rsid w:val="00836826"/>
     <w:rsid w:val="00837CD3"/>
     <w:rsid w:val="00841A5D"/>
     <w:rsid w:val="00842F51"/>
     <w:rsid w:val="008434F9"/>
     <w:rsid w:val="00846B53"/>
     <w:rsid w:val="00851320"/>
     <w:rsid w:val="00851329"/>
     <w:rsid w:val="008528AD"/>
     <w:rsid w:val="00856786"/>
     <w:rsid w:val="00856D58"/>
     <w:rsid w:val="008576A6"/>
     <w:rsid w:val="00861498"/>
     <w:rsid w:val="008616C8"/>
     <w:rsid w:val="00863DB9"/>
     <w:rsid w:val="00864531"/>
     <w:rsid w:val="00864BB4"/>
     <w:rsid w:val="00864C3E"/>
     <w:rsid w:val="00864FAE"/>
     <w:rsid w:val="00866702"/>
     <w:rsid w:val="00867513"/>
     <w:rsid w:val="00870364"/>
     <w:rsid w:val="0087144E"/>
     <w:rsid w:val="00871F4B"/>
     <w:rsid w:val="0087253A"/>
     <w:rsid w:val="00872E79"/>
     <w:rsid w:val="008744CF"/>
     <w:rsid w:val="00875030"/>
+    <w:rsid w:val="0087595A"/>
     <w:rsid w:val="008766ED"/>
     <w:rsid w:val="008767B3"/>
     <w:rsid w:val="00881618"/>
     <w:rsid w:val="008825C4"/>
     <w:rsid w:val="00882F3A"/>
     <w:rsid w:val="00883E30"/>
     <w:rsid w:val="008873F6"/>
     <w:rsid w:val="00890C44"/>
     <w:rsid w:val="008913C9"/>
     <w:rsid w:val="008916DF"/>
     <w:rsid w:val="0089319D"/>
     <w:rsid w:val="008954C6"/>
     <w:rsid w:val="0089776E"/>
     <w:rsid w:val="008A0B07"/>
     <w:rsid w:val="008A3EE1"/>
     <w:rsid w:val="008A59E5"/>
     <w:rsid w:val="008A5A2C"/>
     <w:rsid w:val="008A5DF0"/>
     <w:rsid w:val="008A6B92"/>
     <w:rsid w:val="008A7012"/>
     <w:rsid w:val="008A7FC8"/>
     <w:rsid w:val="008B0450"/>
     <w:rsid w:val="008B094D"/>
     <w:rsid w:val="008B19A6"/>
     <w:rsid w:val="008B1FF3"/>
     <w:rsid w:val="008B28D8"/>
     <w:rsid w:val="008B2CDD"/>
     <w:rsid w:val="008B34C5"/>
     <w:rsid w:val="008B353F"/>
     <w:rsid w:val="008B361B"/>
+    <w:rsid w:val="008B380B"/>
     <w:rsid w:val="008B664F"/>
     <w:rsid w:val="008B6A4F"/>
     <w:rsid w:val="008C0938"/>
     <w:rsid w:val="008C0BCF"/>
     <w:rsid w:val="008C1035"/>
     <w:rsid w:val="008C15DA"/>
     <w:rsid w:val="008C257E"/>
     <w:rsid w:val="008C258B"/>
     <w:rsid w:val="008C37B5"/>
     <w:rsid w:val="008C4228"/>
     <w:rsid w:val="008C4FC2"/>
+    <w:rsid w:val="008C64B0"/>
     <w:rsid w:val="008C735D"/>
     <w:rsid w:val="008D4B91"/>
     <w:rsid w:val="008D5FAB"/>
     <w:rsid w:val="008D647E"/>
     <w:rsid w:val="008D7987"/>
     <w:rsid w:val="008E030C"/>
     <w:rsid w:val="008E1059"/>
     <w:rsid w:val="008E2888"/>
     <w:rsid w:val="008E4189"/>
     <w:rsid w:val="008E59B6"/>
     <w:rsid w:val="008E5F6D"/>
     <w:rsid w:val="008E756D"/>
     <w:rsid w:val="008E7859"/>
+    <w:rsid w:val="008F076C"/>
     <w:rsid w:val="008F1379"/>
     <w:rsid w:val="008F25DB"/>
     <w:rsid w:val="008F2B60"/>
     <w:rsid w:val="008F2C45"/>
     <w:rsid w:val="008F3A5D"/>
+    <w:rsid w:val="008F4A31"/>
     <w:rsid w:val="008F6E9E"/>
     <w:rsid w:val="008F72D0"/>
     <w:rsid w:val="00901559"/>
     <w:rsid w:val="00901605"/>
     <w:rsid w:val="00901BA4"/>
     <w:rsid w:val="00902373"/>
     <w:rsid w:val="00902571"/>
     <w:rsid w:val="00902C4F"/>
     <w:rsid w:val="00902C7E"/>
     <w:rsid w:val="009037D2"/>
     <w:rsid w:val="00903B4B"/>
     <w:rsid w:val="00905E0C"/>
     <w:rsid w:val="00906ED9"/>
     <w:rsid w:val="00910541"/>
     <w:rsid w:val="00910F2E"/>
     <w:rsid w:val="00913006"/>
     <w:rsid w:val="009131E8"/>
     <w:rsid w:val="0091361A"/>
+    <w:rsid w:val="00916071"/>
     <w:rsid w:val="009215F2"/>
     <w:rsid w:val="00921779"/>
+    <w:rsid w:val="00921CCB"/>
     <w:rsid w:val="0092235F"/>
     <w:rsid w:val="009226D5"/>
     <w:rsid w:val="00923159"/>
     <w:rsid w:val="00926486"/>
     <w:rsid w:val="00926B67"/>
     <w:rsid w:val="00926C69"/>
     <w:rsid w:val="00927E32"/>
     <w:rsid w:val="00927F23"/>
     <w:rsid w:val="009302AF"/>
     <w:rsid w:val="00931CC8"/>
     <w:rsid w:val="0093207B"/>
     <w:rsid w:val="00932FCA"/>
     <w:rsid w:val="00935A32"/>
     <w:rsid w:val="00937033"/>
     <w:rsid w:val="00937CFD"/>
     <w:rsid w:val="009412E6"/>
     <w:rsid w:val="0094144D"/>
     <w:rsid w:val="00941D5B"/>
     <w:rsid w:val="0094293B"/>
     <w:rsid w:val="009451FF"/>
     <w:rsid w:val="00946B49"/>
     <w:rsid w:val="00946B4D"/>
+    <w:rsid w:val="00947C5A"/>
     <w:rsid w:val="00950535"/>
     <w:rsid w:val="00950C81"/>
     <w:rsid w:val="0095248F"/>
     <w:rsid w:val="00953763"/>
     <w:rsid w:val="009566DF"/>
     <w:rsid w:val="00960242"/>
     <w:rsid w:val="00961578"/>
     <w:rsid w:val="009628F6"/>
     <w:rsid w:val="00962F92"/>
     <w:rsid w:val="0096355C"/>
     <w:rsid w:val="00963CB4"/>
     <w:rsid w:val="00963ED3"/>
     <w:rsid w:val="00966637"/>
     <w:rsid w:val="00970614"/>
     <w:rsid w:val="00971120"/>
     <w:rsid w:val="0097166F"/>
     <w:rsid w:val="00972EB0"/>
     <w:rsid w:val="009810BC"/>
     <w:rsid w:val="00982318"/>
     <w:rsid w:val="0098323E"/>
     <w:rsid w:val="00983E4F"/>
     <w:rsid w:val="00984E2A"/>
     <w:rsid w:val="00986493"/>
     <w:rsid w:val="00987AAE"/>
     <w:rsid w:val="00987D32"/>
     <w:rsid w:val="00990519"/>
     <w:rsid w:val="00991517"/>
     <w:rsid w:val="00991C50"/>
     <w:rsid w:val="00993635"/>
+    <w:rsid w:val="009958EF"/>
     <w:rsid w:val="009A029C"/>
     <w:rsid w:val="009A16AC"/>
     <w:rsid w:val="009A1A37"/>
     <w:rsid w:val="009A1DB7"/>
     <w:rsid w:val="009A21D0"/>
     <w:rsid w:val="009A2FC0"/>
     <w:rsid w:val="009A3959"/>
     <w:rsid w:val="009A456F"/>
     <w:rsid w:val="009A4815"/>
     <w:rsid w:val="009A5B72"/>
     <w:rsid w:val="009A73C4"/>
     <w:rsid w:val="009A7E3E"/>
     <w:rsid w:val="009B0907"/>
+    <w:rsid w:val="009B1176"/>
     <w:rsid w:val="009B1C48"/>
+    <w:rsid w:val="009B209F"/>
     <w:rsid w:val="009B3D24"/>
     <w:rsid w:val="009B47BB"/>
     <w:rsid w:val="009B48AD"/>
+    <w:rsid w:val="009B59DD"/>
     <w:rsid w:val="009B5DDA"/>
     <w:rsid w:val="009B5F35"/>
     <w:rsid w:val="009B62C8"/>
     <w:rsid w:val="009C0630"/>
     <w:rsid w:val="009C20D1"/>
     <w:rsid w:val="009C2E5C"/>
     <w:rsid w:val="009C332C"/>
     <w:rsid w:val="009C44EA"/>
     <w:rsid w:val="009C4536"/>
     <w:rsid w:val="009C493D"/>
     <w:rsid w:val="009C4A6D"/>
     <w:rsid w:val="009C5CF9"/>
     <w:rsid w:val="009C6A63"/>
     <w:rsid w:val="009C6ACF"/>
     <w:rsid w:val="009C6EB9"/>
     <w:rsid w:val="009C72F8"/>
     <w:rsid w:val="009D07F5"/>
     <w:rsid w:val="009D3DDF"/>
     <w:rsid w:val="009D45D0"/>
     <w:rsid w:val="009D51CB"/>
+    <w:rsid w:val="009D53E0"/>
     <w:rsid w:val="009E008E"/>
     <w:rsid w:val="009E01EC"/>
     <w:rsid w:val="009E2040"/>
     <w:rsid w:val="009E28A9"/>
     <w:rsid w:val="009E2C70"/>
     <w:rsid w:val="009E5CC5"/>
     <w:rsid w:val="009E625B"/>
     <w:rsid w:val="009E6DAC"/>
     <w:rsid w:val="009E6F96"/>
     <w:rsid w:val="009E77A6"/>
     <w:rsid w:val="009E7E12"/>
     <w:rsid w:val="009F0779"/>
     <w:rsid w:val="009F0B90"/>
     <w:rsid w:val="009F20F0"/>
     <w:rsid w:val="009F3FFC"/>
     <w:rsid w:val="009F4ED9"/>
     <w:rsid w:val="009F58D0"/>
     <w:rsid w:val="009F619C"/>
     <w:rsid w:val="009F670D"/>
     <w:rsid w:val="009F7025"/>
     <w:rsid w:val="009F75D9"/>
     <w:rsid w:val="00A00424"/>
     <w:rsid w:val="00A00D18"/>
     <w:rsid w:val="00A0309F"/>
     <w:rsid w:val="00A037D3"/>
     <w:rsid w:val="00A03D85"/>
     <w:rsid w:val="00A04A75"/>
     <w:rsid w:val="00A05446"/>
     <w:rsid w:val="00A06FC2"/>
     <w:rsid w:val="00A06FCC"/>
+    <w:rsid w:val="00A07644"/>
     <w:rsid w:val="00A14148"/>
     <w:rsid w:val="00A17507"/>
     <w:rsid w:val="00A17FAE"/>
     <w:rsid w:val="00A208A5"/>
     <w:rsid w:val="00A20921"/>
     <w:rsid w:val="00A217C4"/>
     <w:rsid w:val="00A22CD3"/>
+    <w:rsid w:val="00A233AB"/>
     <w:rsid w:val="00A235D8"/>
     <w:rsid w:val="00A23C08"/>
     <w:rsid w:val="00A24F77"/>
     <w:rsid w:val="00A253C9"/>
     <w:rsid w:val="00A25B5A"/>
     <w:rsid w:val="00A260D3"/>
     <w:rsid w:val="00A27AA8"/>
     <w:rsid w:val="00A3340C"/>
     <w:rsid w:val="00A33EE6"/>
     <w:rsid w:val="00A34D7B"/>
     <w:rsid w:val="00A35CD7"/>
     <w:rsid w:val="00A36497"/>
     <w:rsid w:val="00A40842"/>
     <w:rsid w:val="00A409CA"/>
     <w:rsid w:val="00A41C03"/>
+    <w:rsid w:val="00A41CE4"/>
     <w:rsid w:val="00A41F1C"/>
+    <w:rsid w:val="00A433BC"/>
     <w:rsid w:val="00A435B0"/>
     <w:rsid w:val="00A462C4"/>
     <w:rsid w:val="00A46936"/>
+    <w:rsid w:val="00A46A00"/>
     <w:rsid w:val="00A478BA"/>
     <w:rsid w:val="00A505BC"/>
     <w:rsid w:val="00A515CD"/>
     <w:rsid w:val="00A5191A"/>
     <w:rsid w:val="00A51F9F"/>
     <w:rsid w:val="00A5253B"/>
     <w:rsid w:val="00A52AE8"/>
     <w:rsid w:val="00A537C3"/>
     <w:rsid w:val="00A55496"/>
     <w:rsid w:val="00A554E6"/>
     <w:rsid w:val="00A5765D"/>
     <w:rsid w:val="00A57AD6"/>
     <w:rsid w:val="00A60118"/>
     <w:rsid w:val="00A60F8F"/>
     <w:rsid w:val="00A621CB"/>
     <w:rsid w:val="00A628AD"/>
     <w:rsid w:val="00A6389F"/>
     <w:rsid w:val="00A63A65"/>
     <w:rsid w:val="00A64F52"/>
     <w:rsid w:val="00A65B80"/>
     <w:rsid w:val="00A6663F"/>
     <w:rsid w:val="00A70195"/>
     <w:rsid w:val="00A73902"/>
     <w:rsid w:val="00A767A3"/>
     <w:rsid w:val="00A81532"/>
@@ -13388,696 +14190,740 @@
     <w:rsid w:val="00A9669E"/>
     <w:rsid w:val="00AA0614"/>
     <w:rsid w:val="00AA0EB9"/>
     <w:rsid w:val="00AA2497"/>
     <w:rsid w:val="00AA2880"/>
     <w:rsid w:val="00AA3990"/>
     <w:rsid w:val="00AA57B1"/>
     <w:rsid w:val="00AA5E7E"/>
     <w:rsid w:val="00AB0D4D"/>
     <w:rsid w:val="00AB30C0"/>
     <w:rsid w:val="00AB4A6D"/>
     <w:rsid w:val="00AB4D68"/>
     <w:rsid w:val="00AB53B5"/>
     <w:rsid w:val="00AB6443"/>
     <w:rsid w:val="00AC20BA"/>
     <w:rsid w:val="00AC2480"/>
     <w:rsid w:val="00AC6148"/>
     <w:rsid w:val="00AC627A"/>
     <w:rsid w:val="00AC6AF5"/>
     <w:rsid w:val="00AD149C"/>
     <w:rsid w:val="00AD410B"/>
     <w:rsid w:val="00AD4BB7"/>
     <w:rsid w:val="00AD4F59"/>
     <w:rsid w:val="00AD518A"/>
     <w:rsid w:val="00AD5811"/>
+    <w:rsid w:val="00AD59A7"/>
     <w:rsid w:val="00AD5A32"/>
     <w:rsid w:val="00AD7250"/>
     <w:rsid w:val="00AE034C"/>
     <w:rsid w:val="00AE0EA0"/>
     <w:rsid w:val="00AE18E7"/>
     <w:rsid w:val="00AE532B"/>
     <w:rsid w:val="00AE5835"/>
     <w:rsid w:val="00AE64CD"/>
     <w:rsid w:val="00AF6512"/>
     <w:rsid w:val="00AF655D"/>
     <w:rsid w:val="00AF7641"/>
+    <w:rsid w:val="00AF77FF"/>
+    <w:rsid w:val="00AF7B7B"/>
     <w:rsid w:val="00B0105D"/>
     <w:rsid w:val="00B02CAF"/>
     <w:rsid w:val="00B030E2"/>
     <w:rsid w:val="00B03E7C"/>
     <w:rsid w:val="00B04C94"/>
     <w:rsid w:val="00B04E9A"/>
     <w:rsid w:val="00B05150"/>
+    <w:rsid w:val="00B0651A"/>
     <w:rsid w:val="00B06B59"/>
     <w:rsid w:val="00B06D15"/>
     <w:rsid w:val="00B07915"/>
     <w:rsid w:val="00B10E5D"/>
     <w:rsid w:val="00B11162"/>
     <w:rsid w:val="00B119C5"/>
     <w:rsid w:val="00B13BC4"/>
     <w:rsid w:val="00B15756"/>
     <w:rsid w:val="00B16DFF"/>
     <w:rsid w:val="00B20EF0"/>
     <w:rsid w:val="00B2217C"/>
     <w:rsid w:val="00B23BC0"/>
     <w:rsid w:val="00B2412F"/>
     <w:rsid w:val="00B2593B"/>
     <w:rsid w:val="00B26C7C"/>
     <w:rsid w:val="00B2799D"/>
     <w:rsid w:val="00B27B27"/>
     <w:rsid w:val="00B27FC9"/>
     <w:rsid w:val="00B3283B"/>
     <w:rsid w:val="00B3368C"/>
+    <w:rsid w:val="00B341F2"/>
     <w:rsid w:val="00B3439B"/>
     <w:rsid w:val="00B367C3"/>
     <w:rsid w:val="00B36E11"/>
     <w:rsid w:val="00B40BEE"/>
     <w:rsid w:val="00B418C0"/>
     <w:rsid w:val="00B41BF8"/>
     <w:rsid w:val="00B424F9"/>
     <w:rsid w:val="00B428DE"/>
     <w:rsid w:val="00B43A3C"/>
     <w:rsid w:val="00B444BC"/>
+    <w:rsid w:val="00B4547E"/>
     <w:rsid w:val="00B46445"/>
     <w:rsid w:val="00B46606"/>
     <w:rsid w:val="00B477B9"/>
     <w:rsid w:val="00B50143"/>
     <w:rsid w:val="00B501AD"/>
     <w:rsid w:val="00B504AB"/>
     <w:rsid w:val="00B50A78"/>
     <w:rsid w:val="00B541A4"/>
+    <w:rsid w:val="00B56450"/>
     <w:rsid w:val="00B568A9"/>
+    <w:rsid w:val="00B56CA1"/>
     <w:rsid w:val="00B57D42"/>
     <w:rsid w:val="00B603A5"/>
     <w:rsid w:val="00B60465"/>
     <w:rsid w:val="00B61530"/>
     <w:rsid w:val="00B618F2"/>
     <w:rsid w:val="00B61C98"/>
     <w:rsid w:val="00B62079"/>
     <w:rsid w:val="00B62B00"/>
     <w:rsid w:val="00B64079"/>
     <w:rsid w:val="00B64B4C"/>
     <w:rsid w:val="00B64F0A"/>
     <w:rsid w:val="00B65A72"/>
     <w:rsid w:val="00B65D1D"/>
     <w:rsid w:val="00B67E05"/>
     <w:rsid w:val="00B7117F"/>
     <w:rsid w:val="00B7150D"/>
+    <w:rsid w:val="00B732B9"/>
     <w:rsid w:val="00B75760"/>
     <w:rsid w:val="00B75F6C"/>
     <w:rsid w:val="00B76F75"/>
     <w:rsid w:val="00B77570"/>
     <w:rsid w:val="00B77677"/>
     <w:rsid w:val="00B82CFE"/>
     <w:rsid w:val="00B8393B"/>
     <w:rsid w:val="00B842B8"/>
     <w:rsid w:val="00B847CD"/>
     <w:rsid w:val="00B8537F"/>
+    <w:rsid w:val="00B86FF3"/>
     <w:rsid w:val="00B90307"/>
     <w:rsid w:val="00B913B5"/>
     <w:rsid w:val="00B918D0"/>
     <w:rsid w:val="00B92111"/>
     <w:rsid w:val="00B95ED7"/>
     <w:rsid w:val="00B96941"/>
     <w:rsid w:val="00B96EF4"/>
     <w:rsid w:val="00B97583"/>
+    <w:rsid w:val="00BA2264"/>
     <w:rsid w:val="00BA29E5"/>
     <w:rsid w:val="00BA2B76"/>
     <w:rsid w:val="00BA32B9"/>
     <w:rsid w:val="00BA73E7"/>
     <w:rsid w:val="00BA7F94"/>
     <w:rsid w:val="00BB22D4"/>
     <w:rsid w:val="00BB241C"/>
     <w:rsid w:val="00BB278C"/>
     <w:rsid w:val="00BB3BBB"/>
     <w:rsid w:val="00BB3F85"/>
     <w:rsid w:val="00BB4928"/>
     <w:rsid w:val="00BB4BDB"/>
     <w:rsid w:val="00BB5C56"/>
     <w:rsid w:val="00BB7634"/>
     <w:rsid w:val="00BC0BB6"/>
     <w:rsid w:val="00BC10FD"/>
     <w:rsid w:val="00BC14DA"/>
     <w:rsid w:val="00BC1CA2"/>
     <w:rsid w:val="00BC2630"/>
     <w:rsid w:val="00BC4E39"/>
     <w:rsid w:val="00BC5724"/>
     <w:rsid w:val="00BC6D34"/>
     <w:rsid w:val="00BC6DC8"/>
     <w:rsid w:val="00BC7310"/>
     <w:rsid w:val="00BD0EBD"/>
     <w:rsid w:val="00BD22B1"/>
     <w:rsid w:val="00BD3A81"/>
     <w:rsid w:val="00BD4A9A"/>
     <w:rsid w:val="00BD5495"/>
     <w:rsid w:val="00BD5CDA"/>
     <w:rsid w:val="00BE051C"/>
     <w:rsid w:val="00BE0E13"/>
     <w:rsid w:val="00BE2106"/>
     <w:rsid w:val="00BE237D"/>
     <w:rsid w:val="00BE2417"/>
     <w:rsid w:val="00BE4156"/>
     <w:rsid w:val="00BF2320"/>
     <w:rsid w:val="00BF26CD"/>
     <w:rsid w:val="00BF41E0"/>
     <w:rsid w:val="00BF6163"/>
     <w:rsid w:val="00BF79E9"/>
     <w:rsid w:val="00C00481"/>
     <w:rsid w:val="00C0084E"/>
     <w:rsid w:val="00C0103E"/>
     <w:rsid w:val="00C034A5"/>
     <w:rsid w:val="00C03A34"/>
     <w:rsid w:val="00C03B4D"/>
+    <w:rsid w:val="00C04BD7"/>
     <w:rsid w:val="00C05231"/>
     <w:rsid w:val="00C05374"/>
     <w:rsid w:val="00C062EC"/>
     <w:rsid w:val="00C104C2"/>
     <w:rsid w:val="00C112CE"/>
     <w:rsid w:val="00C11B12"/>
     <w:rsid w:val="00C146A2"/>
     <w:rsid w:val="00C14F24"/>
     <w:rsid w:val="00C15336"/>
     <w:rsid w:val="00C15E41"/>
     <w:rsid w:val="00C16554"/>
+    <w:rsid w:val="00C17FE8"/>
     <w:rsid w:val="00C212BA"/>
     <w:rsid w:val="00C21E16"/>
     <w:rsid w:val="00C24987"/>
     <w:rsid w:val="00C24C99"/>
     <w:rsid w:val="00C24EC9"/>
     <w:rsid w:val="00C25834"/>
     <w:rsid w:val="00C25C00"/>
     <w:rsid w:val="00C25CC3"/>
     <w:rsid w:val="00C25D33"/>
     <w:rsid w:val="00C263E8"/>
     <w:rsid w:val="00C2650E"/>
     <w:rsid w:val="00C31492"/>
     <w:rsid w:val="00C320C7"/>
     <w:rsid w:val="00C336D6"/>
     <w:rsid w:val="00C33738"/>
     <w:rsid w:val="00C33D74"/>
     <w:rsid w:val="00C35129"/>
+    <w:rsid w:val="00C3513E"/>
     <w:rsid w:val="00C35601"/>
     <w:rsid w:val="00C3638F"/>
     <w:rsid w:val="00C371D2"/>
     <w:rsid w:val="00C37491"/>
     <w:rsid w:val="00C41641"/>
     <w:rsid w:val="00C419F6"/>
     <w:rsid w:val="00C427E6"/>
     <w:rsid w:val="00C42913"/>
     <w:rsid w:val="00C42B16"/>
     <w:rsid w:val="00C431D1"/>
     <w:rsid w:val="00C4334C"/>
     <w:rsid w:val="00C45596"/>
     <w:rsid w:val="00C45B84"/>
     <w:rsid w:val="00C45D44"/>
+    <w:rsid w:val="00C46C22"/>
     <w:rsid w:val="00C502DD"/>
     <w:rsid w:val="00C50CEE"/>
     <w:rsid w:val="00C51F56"/>
     <w:rsid w:val="00C534E8"/>
     <w:rsid w:val="00C55AAA"/>
     <w:rsid w:val="00C5686C"/>
     <w:rsid w:val="00C60DC2"/>
     <w:rsid w:val="00C60EA4"/>
     <w:rsid w:val="00C60F67"/>
     <w:rsid w:val="00C61B1A"/>
     <w:rsid w:val="00C61E69"/>
     <w:rsid w:val="00C61E90"/>
     <w:rsid w:val="00C62327"/>
+    <w:rsid w:val="00C63237"/>
+    <w:rsid w:val="00C64BD5"/>
     <w:rsid w:val="00C6555D"/>
+    <w:rsid w:val="00C67096"/>
     <w:rsid w:val="00C67476"/>
+    <w:rsid w:val="00C6794D"/>
     <w:rsid w:val="00C67BC6"/>
     <w:rsid w:val="00C7089C"/>
     <w:rsid w:val="00C70DCB"/>
     <w:rsid w:val="00C72BA1"/>
     <w:rsid w:val="00C73FE1"/>
     <w:rsid w:val="00C74268"/>
     <w:rsid w:val="00C74A2A"/>
     <w:rsid w:val="00C77267"/>
     <w:rsid w:val="00C77600"/>
     <w:rsid w:val="00C80BE6"/>
     <w:rsid w:val="00C810DF"/>
     <w:rsid w:val="00C82110"/>
     <w:rsid w:val="00C83143"/>
     <w:rsid w:val="00C83A5D"/>
     <w:rsid w:val="00C85E51"/>
     <w:rsid w:val="00C861DD"/>
+    <w:rsid w:val="00C86468"/>
     <w:rsid w:val="00C87D3C"/>
     <w:rsid w:val="00C9056C"/>
     <w:rsid w:val="00C92E50"/>
     <w:rsid w:val="00C94938"/>
     <w:rsid w:val="00C94C53"/>
     <w:rsid w:val="00C9524B"/>
     <w:rsid w:val="00C9637A"/>
     <w:rsid w:val="00C970F4"/>
     <w:rsid w:val="00C979AC"/>
     <w:rsid w:val="00CA0AA0"/>
     <w:rsid w:val="00CA0AA8"/>
     <w:rsid w:val="00CA31E0"/>
     <w:rsid w:val="00CA52DD"/>
     <w:rsid w:val="00CA52FF"/>
     <w:rsid w:val="00CA572C"/>
     <w:rsid w:val="00CA7D56"/>
     <w:rsid w:val="00CB0162"/>
+    <w:rsid w:val="00CB162E"/>
     <w:rsid w:val="00CB29BF"/>
     <w:rsid w:val="00CB4637"/>
     <w:rsid w:val="00CB4E7E"/>
     <w:rsid w:val="00CC3835"/>
     <w:rsid w:val="00CC3ACC"/>
     <w:rsid w:val="00CC3E3A"/>
     <w:rsid w:val="00CC660A"/>
     <w:rsid w:val="00CC7483"/>
     <w:rsid w:val="00CC7CDA"/>
     <w:rsid w:val="00CD0159"/>
     <w:rsid w:val="00CD17A8"/>
     <w:rsid w:val="00CD2FF7"/>
     <w:rsid w:val="00CD38AB"/>
     <w:rsid w:val="00CD3A3D"/>
     <w:rsid w:val="00CD4DD3"/>
     <w:rsid w:val="00CD54CF"/>
+    <w:rsid w:val="00CD6449"/>
     <w:rsid w:val="00CD6A95"/>
     <w:rsid w:val="00CD6EAD"/>
     <w:rsid w:val="00CE3A6A"/>
     <w:rsid w:val="00CE4412"/>
     <w:rsid w:val="00CE452B"/>
     <w:rsid w:val="00CE63F8"/>
     <w:rsid w:val="00CE7F82"/>
     <w:rsid w:val="00CF19C2"/>
     <w:rsid w:val="00CF1C46"/>
     <w:rsid w:val="00CF255A"/>
     <w:rsid w:val="00CF30DE"/>
     <w:rsid w:val="00CF3DD5"/>
     <w:rsid w:val="00CF4C77"/>
     <w:rsid w:val="00CF6B59"/>
     <w:rsid w:val="00CF6E71"/>
     <w:rsid w:val="00D0026D"/>
     <w:rsid w:val="00D009E1"/>
     <w:rsid w:val="00D00B50"/>
     <w:rsid w:val="00D022E6"/>
     <w:rsid w:val="00D05452"/>
     <w:rsid w:val="00D05EFF"/>
     <w:rsid w:val="00D11C74"/>
+    <w:rsid w:val="00D146CE"/>
     <w:rsid w:val="00D15CDB"/>
     <w:rsid w:val="00D1727C"/>
     <w:rsid w:val="00D21ADD"/>
     <w:rsid w:val="00D21AE3"/>
     <w:rsid w:val="00D21E71"/>
     <w:rsid w:val="00D22773"/>
     <w:rsid w:val="00D22CC2"/>
     <w:rsid w:val="00D2461C"/>
     <w:rsid w:val="00D27DA5"/>
     <w:rsid w:val="00D30EC2"/>
     <w:rsid w:val="00D31783"/>
+    <w:rsid w:val="00D32919"/>
     <w:rsid w:val="00D32B53"/>
     <w:rsid w:val="00D32E32"/>
     <w:rsid w:val="00D34252"/>
     <w:rsid w:val="00D34782"/>
     <w:rsid w:val="00D35123"/>
     <w:rsid w:val="00D37E15"/>
     <w:rsid w:val="00D41DC1"/>
     <w:rsid w:val="00D42733"/>
     <w:rsid w:val="00D438ED"/>
     <w:rsid w:val="00D46A27"/>
     <w:rsid w:val="00D47160"/>
     <w:rsid w:val="00D47602"/>
     <w:rsid w:val="00D47FBC"/>
+    <w:rsid w:val="00D47FC2"/>
     <w:rsid w:val="00D50A75"/>
     <w:rsid w:val="00D50DD2"/>
     <w:rsid w:val="00D50E07"/>
     <w:rsid w:val="00D51EB0"/>
     <w:rsid w:val="00D52488"/>
     <w:rsid w:val="00D525E4"/>
     <w:rsid w:val="00D563EF"/>
     <w:rsid w:val="00D56853"/>
     <w:rsid w:val="00D56DBB"/>
     <w:rsid w:val="00D576CA"/>
     <w:rsid w:val="00D57C6F"/>
     <w:rsid w:val="00D63936"/>
     <w:rsid w:val="00D64CD0"/>
     <w:rsid w:val="00D661A1"/>
     <w:rsid w:val="00D70679"/>
     <w:rsid w:val="00D72146"/>
     <w:rsid w:val="00D73057"/>
     <w:rsid w:val="00D7363B"/>
     <w:rsid w:val="00D7506B"/>
     <w:rsid w:val="00D774CC"/>
     <w:rsid w:val="00D80981"/>
     <w:rsid w:val="00D80B5E"/>
     <w:rsid w:val="00D8156B"/>
     <w:rsid w:val="00D843D3"/>
     <w:rsid w:val="00D84C63"/>
     <w:rsid w:val="00D874BF"/>
     <w:rsid w:val="00D87A41"/>
     <w:rsid w:val="00D87E6F"/>
     <w:rsid w:val="00D904C8"/>
+    <w:rsid w:val="00D93E46"/>
     <w:rsid w:val="00D94990"/>
     <w:rsid w:val="00D94B30"/>
+    <w:rsid w:val="00D953FB"/>
     <w:rsid w:val="00D955A6"/>
     <w:rsid w:val="00D972DC"/>
     <w:rsid w:val="00D9750E"/>
     <w:rsid w:val="00D976F3"/>
     <w:rsid w:val="00DA0533"/>
     <w:rsid w:val="00DA1862"/>
     <w:rsid w:val="00DA340C"/>
     <w:rsid w:val="00DA359C"/>
     <w:rsid w:val="00DA5552"/>
     <w:rsid w:val="00DA6003"/>
     <w:rsid w:val="00DA6096"/>
     <w:rsid w:val="00DA730F"/>
     <w:rsid w:val="00DB43C8"/>
     <w:rsid w:val="00DB549A"/>
     <w:rsid w:val="00DB5AA1"/>
     <w:rsid w:val="00DB5EB0"/>
     <w:rsid w:val="00DB6656"/>
     <w:rsid w:val="00DB6C44"/>
     <w:rsid w:val="00DB7D68"/>
     <w:rsid w:val="00DC08E0"/>
+    <w:rsid w:val="00DC09DE"/>
     <w:rsid w:val="00DC184A"/>
     <w:rsid w:val="00DC2AF5"/>
     <w:rsid w:val="00DC5B47"/>
     <w:rsid w:val="00DC7109"/>
     <w:rsid w:val="00DC76F4"/>
     <w:rsid w:val="00DD1CBA"/>
+    <w:rsid w:val="00DD2EFB"/>
     <w:rsid w:val="00DD401B"/>
     <w:rsid w:val="00DE1940"/>
     <w:rsid w:val="00DE2C97"/>
     <w:rsid w:val="00DE31FF"/>
     <w:rsid w:val="00DE4EA4"/>
     <w:rsid w:val="00DE5DA6"/>
     <w:rsid w:val="00DE5E6C"/>
     <w:rsid w:val="00DE7AB9"/>
     <w:rsid w:val="00DF021C"/>
     <w:rsid w:val="00DF0346"/>
     <w:rsid w:val="00DF1685"/>
     <w:rsid w:val="00DF4C99"/>
     <w:rsid w:val="00DF5DBC"/>
     <w:rsid w:val="00DF6081"/>
     <w:rsid w:val="00E00A84"/>
     <w:rsid w:val="00E0122A"/>
     <w:rsid w:val="00E0227D"/>
     <w:rsid w:val="00E02350"/>
     <w:rsid w:val="00E0247B"/>
+    <w:rsid w:val="00E02AB3"/>
     <w:rsid w:val="00E02D39"/>
     <w:rsid w:val="00E031EA"/>
     <w:rsid w:val="00E046FE"/>
     <w:rsid w:val="00E05DA6"/>
     <w:rsid w:val="00E06909"/>
     <w:rsid w:val="00E06B17"/>
     <w:rsid w:val="00E11002"/>
     <w:rsid w:val="00E11214"/>
     <w:rsid w:val="00E1302F"/>
     <w:rsid w:val="00E137CB"/>
     <w:rsid w:val="00E13D59"/>
     <w:rsid w:val="00E14F30"/>
     <w:rsid w:val="00E1566F"/>
+    <w:rsid w:val="00E17B52"/>
     <w:rsid w:val="00E205A1"/>
     <w:rsid w:val="00E217FF"/>
     <w:rsid w:val="00E25017"/>
     <w:rsid w:val="00E32395"/>
     <w:rsid w:val="00E33135"/>
     <w:rsid w:val="00E33312"/>
     <w:rsid w:val="00E33781"/>
     <w:rsid w:val="00E34414"/>
     <w:rsid w:val="00E351A8"/>
     <w:rsid w:val="00E3555C"/>
     <w:rsid w:val="00E3781C"/>
     <w:rsid w:val="00E416A9"/>
     <w:rsid w:val="00E417D5"/>
     <w:rsid w:val="00E420DB"/>
     <w:rsid w:val="00E42970"/>
+    <w:rsid w:val="00E430C8"/>
     <w:rsid w:val="00E447B6"/>
     <w:rsid w:val="00E44922"/>
     <w:rsid w:val="00E45217"/>
     <w:rsid w:val="00E45FE1"/>
     <w:rsid w:val="00E4631B"/>
     <w:rsid w:val="00E47464"/>
     <w:rsid w:val="00E476A4"/>
     <w:rsid w:val="00E5166D"/>
     <w:rsid w:val="00E51FFA"/>
     <w:rsid w:val="00E520CB"/>
     <w:rsid w:val="00E52A9E"/>
     <w:rsid w:val="00E554D7"/>
     <w:rsid w:val="00E555E1"/>
     <w:rsid w:val="00E56CCE"/>
     <w:rsid w:val="00E57DDD"/>
     <w:rsid w:val="00E607B5"/>
     <w:rsid w:val="00E6086B"/>
     <w:rsid w:val="00E610F7"/>
     <w:rsid w:val="00E61807"/>
     <w:rsid w:val="00E6194E"/>
     <w:rsid w:val="00E629BE"/>
     <w:rsid w:val="00E62FE5"/>
     <w:rsid w:val="00E65043"/>
     <w:rsid w:val="00E66E6E"/>
     <w:rsid w:val="00E67E1C"/>
     <w:rsid w:val="00E71077"/>
     <w:rsid w:val="00E7172E"/>
     <w:rsid w:val="00E72289"/>
     <w:rsid w:val="00E7519F"/>
     <w:rsid w:val="00E754C1"/>
     <w:rsid w:val="00E76B91"/>
     <w:rsid w:val="00E76C4D"/>
     <w:rsid w:val="00E76E59"/>
     <w:rsid w:val="00E7748B"/>
     <w:rsid w:val="00E81A1A"/>
     <w:rsid w:val="00E82453"/>
     <w:rsid w:val="00E8321D"/>
+    <w:rsid w:val="00E83FBF"/>
     <w:rsid w:val="00E84E33"/>
     <w:rsid w:val="00E86840"/>
     <w:rsid w:val="00E87ACE"/>
     <w:rsid w:val="00E908F8"/>
     <w:rsid w:val="00E90EA1"/>
     <w:rsid w:val="00E9294C"/>
     <w:rsid w:val="00E9335D"/>
     <w:rsid w:val="00E935AF"/>
     <w:rsid w:val="00E94B81"/>
     <w:rsid w:val="00E94FDC"/>
     <w:rsid w:val="00E95C1B"/>
     <w:rsid w:val="00E96572"/>
     <w:rsid w:val="00E96F0B"/>
     <w:rsid w:val="00E97037"/>
     <w:rsid w:val="00E97553"/>
     <w:rsid w:val="00E977C1"/>
     <w:rsid w:val="00EA0257"/>
     <w:rsid w:val="00EA0A0E"/>
     <w:rsid w:val="00EA29FB"/>
     <w:rsid w:val="00EA2A6F"/>
     <w:rsid w:val="00EA437C"/>
     <w:rsid w:val="00EA550F"/>
     <w:rsid w:val="00EA574A"/>
     <w:rsid w:val="00EA5D54"/>
     <w:rsid w:val="00EA68E6"/>
     <w:rsid w:val="00EA7231"/>
     <w:rsid w:val="00EA7EA7"/>
     <w:rsid w:val="00EB19F0"/>
     <w:rsid w:val="00EB38C0"/>
     <w:rsid w:val="00EB4278"/>
     <w:rsid w:val="00EB5F17"/>
     <w:rsid w:val="00EB65DB"/>
     <w:rsid w:val="00EB68F7"/>
     <w:rsid w:val="00EB6D2B"/>
     <w:rsid w:val="00EB7806"/>
     <w:rsid w:val="00EC0CB3"/>
     <w:rsid w:val="00EC1027"/>
     <w:rsid w:val="00EC13A1"/>
     <w:rsid w:val="00EC59B2"/>
     <w:rsid w:val="00EC64EC"/>
     <w:rsid w:val="00EC69DF"/>
+    <w:rsid w:val="00ED0041"/>
     <w:rsid w:val="00ED1A05"/>
     <w:rsid w:val="00ED58F9"/>
+    <w:rsid w:val="00ED6AAC"/>
     <w:rsid w:val="00ED6FE3"/>
     <w:rsid w:val="00ED756F"/>
     <w:rsid w:val="00ED7894"/>
     <w:rsid w:val="00EE0CF5"/>
     <w:rsid w:val="00EE26A4"/>
     <w:rsid w:val="00EE33D7"/>
     <w:rsid w:val="00EE449C"/>
     <w:rsid w:val="00EE785C"/>
     <w:rsid w:val="00EF3CF3"/>
     <w:rsid w:val="00EF401E"/>
     <w:rsid w:val="00EF5838"/>
     <w:rsid w:val="00EF5B0E"/>
     <w:rsid w:val="00EF66A6"/>
     <w:rsid w:val="00EF700F"/>
     <w:rsid w:val="00EF7E20"/>
     <w:rsid w:val="00F0369A"/>
     <w:rsid w:val="00F05B1B"/>
     <w:rsid w:val="00F05F01"/>
     <w:rsid w:val="00F06520"/>
     <w:rsid w:val="00F06C75"/>
     <w:rsid w:val="00F0726A"/>
     <w:rsid w:val="00F07926"/>
     <w:rsid w:val="00F07AAA"/>
     <w:rsid w:val="00F1051A"/>
     <w:rsid w:val="00F10BAC"/>
     <w:rsid w:val="00F1102A"/>
     <w:rsid w:val="00F11371"/>
+    <w:rsid w:val="00F118E0"/>
+    <w:rsid w:val="00F1236E"/>
     <w:rsid w:val="00F13B24"/>
     <w:rsid w:val="00F141AF"/>
     <w:rsid w:val="00F151C2"/>
     <w:rsid w:val="00F15BA5"/>
     <w:rsid w:val="00F17A81"/>
     <w:rsid w:val="00F21C56"/>
     <w:rsid w:val="00F22766"/>
     <w:rsid w:val="00F23B8A"/>
     <w:rsid w:val="00F2604C"/>
     <w:rsid w:val="00F26386"/>
     <w:rsid w:val="00F26AF0"/>
     <w:rsid w:val="00F278C9"/>
+    <w:rsid w:val="00F27B12"/>
     <w:rsid w:val="00F30020"/>
     <w:rsid w:val="00F30E78"/>
     <w:rsid w:val="00F31C02"/>
     <w:rsid w:val="00F3420F"/>
     <w:rsid w:val="00F34BD8"/>
     <w:rsid w:val="00F35D46"/>
     <w:rsid w:val="00F37974"/>
     <w:rsid w:val="00F40C2F"/>
     <w:rsid w:val="00F43129"/>
     <w:rsid w:val="00F43C6F"/>
     <w:rsid w:val="00F45412"/>
     <w:rsid w:val="00F45E76"/>
     <w:rsid w:val="00F46206"/>
     <w:rsid w:val="00F465BF"/>
     <w:rsid w:val="00F47D71"/>
     <w:rsid w:val="00F500CE"/>
     <w:rsid w:val="00F5144B"/>
     <w:rsid w:val="00F51BBD"/>
     <w:rsid w:val="00F5260F"/>
     <w:rsid w:val="00F52C9E"/>
     <w:rsid w:val="00F5326B"/>
     <w:rsid w:val="00F537A5"/>
     <w:rsid w:val="00F53DB5"/>
     <w:rsid w:val="00F54A2B"/>
     <w:rsid w:val="00F55158"/>
     <w:rsid w:val="00F55EF5"/>
     <w:rsid w:val="00F57A20"/>
     <w:rsid w:val="00F57BF3"/>
     <w:rsid w:val="00F57D95"/>
     <w:rsid w:val="00F606C1"/>
     <w:rsid w:val="00F60DCD"/>
     <w:rsid w:val="00F619BE"/>
+    <w:rsid w:val="00F61E72"/>
     <w:rsid w:val="00F6256B"/>
     <w:rsid w:val="00F634D1"/>
     <w:rsid w:val="00F64EC4"/>
     <w:rsid w:val="00F66565"/>
     <w:rsid w:val="00F669C4"/>
     <w:rsid w:val="00F67B1F"/>
     <w:rsid w:val="00F67D3E"/>
     <w:rsid w:val="00F7024A"/>
     <w:rsid w:val="00F71F38"/>
     <w:rsid w:val="00F732BF"/>
     <w:rsid w:val="00F73A1E"/>
+    <w:rsid w:val="00F75373"/>
     <w:rsid w:val="00F7550D"/>
     <w:rsid w:val="00F75F58"/>
     <w:rsid w:val="00F80428"/>
     <w:rsid w:val="00F831AE"/>
     <w:rsid w:val="00F8404A"/>
     <w:rsid w:val="00F87455"/>
     <w:rsid w:val="00F87733"/>
+    <w:rsid w:val="00F90188"/>
     <w:rsid w:val="00F91908"/>
     <w:rsid w:val="00F91F99"/>
     <w:rsid w:val="00F923F9"/>
+    <w:rsid w:val="00F9267F"/>
+    <w:rsid w:val="00F92BA9"/>
     <w:rsid w:val="00F93281"/>
     <w:rsid w:val="00F935B8"/>
     <w:rsid w:val="00F936D8"/>
     <w:rsid w:val="00F93CD2"/>
     <w:rsid w:val="00F94158"/>
     <w:rsid w:val="00F96188"/>
     <w:rsid w:val="00FA155D"/>
     <w:rsid w:val="00FA1839"/>
     <w:rsid w:val="00FA3A60"/>
     <w:rsid w:val="00FB0AC2"/>
     <w:rsid w:val="00FB17EB"/>
     <w:rsid w:val="00FB1E6D"/>
     <w:rsid w:val="00FB3312"/>
     <w:rsid w:val="00FB3B04"/>
     <w:rsid w:val="00FB3DFB"/>
     <w:rsid w:val="00FB507D"/>
     <w:rsid w:val="00FB5745"/>
     <w:rsid w:val="00FB7CE3"/>
     <w:rsid w:val="00FB7F76"/>
     <w:rsid w:val="00FC1A9C"/>
     <w:rsid w:val="00FC201E"/>
     <w:rsid w:val="00FC2170"/>
     <w:rsid w:val="00FC30FE"/>
     <w:rsid w:val="00FC4C10"/>
     <w:rsid w:val="00FC4FEA"/>
     <w:rsid w:val="00FC5470"/>
     <w:rsid w:val="00FC6FCE"/>
     <w:rsid w:val="00FC7396"/>
     <w:rsid w:val="00FD0203"/>
     <w:rsid w:val="00FD15A5"/>
     <w:rsid w:val="00FD1FA4"/>
     <w:rsid w:val="00FD3059"/>
     <w:rsid w:val="00FD35ED"/>
     <w:rsid w:val="00FD3A7D"/>
     <w:rsid w:val="00FD475B"/>
+    <w:rsid w:val="00FD5EBD"/>
     <w:rsid w:val="00FD7CF3"/>
     <w:rsid w:val="00FE0C9E"/>
     <w:rsid w:val="00FE25F8"/>
     <w:rsid w:val="00FE611D"/>
     <w:rsid w:val="00FE6398"/>
     <w:rsid w:val="00FE6E7E"/>
     <w:rsid w:val="00FF0C97"/>
     <w:rsid w:val="00FF1084"/>
     <w:rsid w:val="00FF246B"/>
     <w:rsid w:val="00FF3DC0"/>
     <w:rsid w:val="00FF5007"/>
     <w:rsid w:val="00FF6FCE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5600AF7A"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14576,51 +15422,51 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00094853"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0096355C"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ord.uscourts.gov/index.php/rules-orders-and-notices/local-rules" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -14855,70 +15701,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>3042</Words>
-  <Characters>17343</Characters>
+  <Words>3141</Words>
+  <Characters>17909</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>144</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>149</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20345</CharactersWithSpaces>
+  <CharactersWithSpaces>21008</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tomas Gomez-Arostegui</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>