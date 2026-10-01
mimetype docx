--- v0 (2026-05-11)
+++ v1 (2026-10-01)
@@ -1,128 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="255B3C0B" w14:textId="426B3A66" w:rsidR="005045C7" w:rsidRDefault="005045C7" w:rsidP="005045C7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7295F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A possible way to </w:t>
       </w:r>
       <w:r w:rsidR="003C12F0" w:rsidRPr="00C7295F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">synthesize </w:t>
       </w:r>
       <w:r w:rsidR="001C4CA4" w:rsidRPr="00C7295F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C7295F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">outline </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BD14C6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Twiqbal</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2B388DF4" w14:textId="4BFC8D0C" w:rsidR="005A28DD" w:rsidRDefault="005A28DD" w:rsidP="005A28DD">
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2B388DF4" w14:textId="54D6F193" w:rsidR="005A28DD" w:rsidRDefault="005A28DD" w:rsidP="005A28DD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Civil Procedure—Gómez-Arostegui Fall 202</w:t>
       </w:r>
-      <w:r w:rsidR="007426E3">
+      <w:r w:rsidR="003D08A9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3746335C" w14:textId="1B2D1309" w:rsidR="005045C7" w:rsidRDefault="005045C7" w:rsidP="005045C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B40061B" w14:textId="217E6E3E" w:rsidR="005045C7" w:rsidRDefault="00BA6DD1" w:rsidP="005B73E3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="005045C7">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
@@ -1143,110 +1145,114 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00BA6DD1">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A93071">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A93071" w:rsidRPr="00162D44">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">Before </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A93071" w:rsidRPr="00162D44">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Twiqbal</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A93071" w:rsidRPr="00162D44">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">, many judges would dismiss a complaint that had this type of problem, albeit typically with leave to amend. Other judges were willing to overlook it given the </w:t>
       </w:r>
       <w:r w:rsidR="00A93071" w:rsidRPr="00162D44">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Conley</w:t>
       </w:r>
       <w:r w:rsidR="00A93071" w:rsidRPr="00162D44">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> standard. </w:t>
       </w:r>
       <w:r w:rsidR="00011B69">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00A93071" w:rsidRPr="00162D44">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> judge </w:t>
       </w:r>
       <w:r w:rsidR="00011B69">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">I worked for </w:t>
       </w:r>
       <w:r w:rsidR="00A93071" w:rsidRPr="00162D44">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">would dismiss a claim with this problem with leave to amend, and if a plaintiff could not fix it after we pointed out the problem, we would likely dismiss it with prejudice. If anything, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A93071" w:rsidRPr="00162D44">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Twiqbal</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A93071" w:rsidRPr="00162D44">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> makes it more likely that this avenue of dismissal will be used, given that it has retired </w:t>
       </w:r>
       <w:r w:rsidR="00A93071" w:rsidRPr="00162D44">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Conley</w:t>
       </w:r>
       <w:r w:rsidR="00A93071" w:rsidRPr="00162D44">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>’s “no set of facts” rule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429FB398" w14:textId="03B9A7B0" w:rsidR="00034231" w:rsidRDefault="00034231" w:rsidP="00702AF8">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
@@ -1845,58 +1851,60 @@
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00E10AD9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E10AD9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002978A9" w:rsidRPr="002978A9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Twiqbal</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002978A9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> says that a </w:t>
       </w:r>
       <w:r w:rsidR="00E10AD9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">claim that is </w:t>
       </w:r>
       <w:r w:rsidR="002978A9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00E10AD9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>possible</w:t>
       </w:r>
       <w:r w:rsidR="002978A9">
@@ -2061,380 +2069,394 @@
       </w:r>
       <w:r w:rsidR="001C1BC9">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>o some observers</w:t>
       </w:r>
       <w:r w:rsidR="0003782A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">this inquiry </w:t>
       </w:r>
       <w:r w:rsidR="002B69FD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">under </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002B69FD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Twiqbal </w:t>
-[...157 lines deleted...]
-      <w:r w:rsidR="000B0EC0">
+        <w:t>Twiqbal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002B69FD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Twiqbal</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">feels </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71737">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(problematically) </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>like summary judgment</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3F3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E70074">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">albeit </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with a different record of </w:t>
+      </w:r>
+      <w:r w:rsidR="00863530">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">facts. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On a motion for summary judgment, the judge asks whether a reasonable jury could find in favor of the plaintiff on the claim. The </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">motion </w:t>
       </w:r>
       <w:r w:rsidR="000B0EC0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> seems to call on the judge to do the same </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">analysis </w:t>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5469E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">typically </w:t>
       </w:r>
       <w:r w:rsidR="000B0EC0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">but based on </w:t>
-[...115 lines deleted...]
-      <w:r w:rsidR="00F15CD7">
+        <w:t xml:space="preserve">be based on and occur after the parties </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>exchange discovery.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the evidence could lead a jury to go either way</w:t>
+      </w:r>
+      <w:r w:rsidR="00204895">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">—i.e., </w:t>
+      </w:r>
+      <w:r w:rsidR="000B0EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>either finding in favor of the plaintiff or the defendant</w:t>
+      </w:r>
+      <w:r w:rsidR="00204895">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">then summary judgment is improper and </w:t>
+      </w:r>
+      <w:r w:rsidR="00204895">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the case </w:t>
+      </w:r>
+      <w:r w:rsidR="000B0EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>must go to trial</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (unless the parties settle</w:t>
+      </w:r>
+      <w:r w:rsidR="004337FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of course</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0EC0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00083A47">
-[...5 lines deleted...]
-      <w:r w:rsidR="00083A47">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000B0EC0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Twiqbal</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000B0EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seems to call on the judge to do the same </w:t>
+      </w:r>
+      <w:r w:rsidR="005C13F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sort of </w:t>
+      </w:r>
+      <w:r w:rsidR="0036367E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">analysis </w:t>
+      </w:r>
+      <w:r w:rsidR="000B0EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">but based on </w:t>
+      </w:r>
+      <w:r w:rsidR="004031EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C424ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">well-pleaded </w:t>
+      </w:r>
+      <w:r w:rsidR="004031EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">allegations </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>left in the complaint, after the filtering step</w:t>
+      </w:r>
+      <w:r w:rsidR="009C7080">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5A24">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noted </w:t>
+      </w:r>
+      <w:r w:rsidR="009C7080">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>above</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1BC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71737">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F15CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>Whereas a judge can grant summary judgment if reasonable jurors can come to only one conclusion</w:t>
+      </w:r>
+      <w:r w:rsidR="005C13F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the facts</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002630A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it appears </w:t>
+      </w:r>
+      <w:r w:rsidR="00F15CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a judge can </w:t>
+      </w:r>
+      <w:r w:rsidR="002630A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">now </w:t>
+      </w:r>
+      <w:r w:rsidR="005150F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="00F15CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>grant a motion to dismiss if reasonable judges can come to only one conclusion</w:t>
+      </w:r>
+      <w:r w:rsidR="002938EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based on the </w:t>
+      </w:r>
+      <w:r w:rsidR="002801BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>well-pleaded facts</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00083A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The standard in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00083A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Twiqbal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00083A47">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> might even be more rigorous </w:t>
       </w:r>
       <w:r w:rsidR="00326B2D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">than that applied at summary judgment </w:t>
       </w:r>
       <w:r w:rsidR="00083A47">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">given that the Court in </w:t>
       </w:r>
       <w:r w:rsidR="00083A47">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Iqbal</w:t>
@@ -2551,103 +2573,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>we will cover later in the course</w:t>
       </w:r>
       <w:r w:rsidR="00723669">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001C1BC9" w:rsidRPr="00162D44">
       <w:footerReference w:type="even" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39C75D3B" w14:textId="77777777" w:rsidR="00F671ED" w:rsidRDefault="00F671ED" w:rsidP="00EA0128">
+    <w:p w14:paraId="69878AE6" w14:textId="77777777" w:rsidR="00110B92" w:rsidRDefault="00110B92" w:rsidP="00EA0128">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19C608BC" w14:textId="77777777" w:rsidR="00F671ED" w:rsidRDefault="00F671ED" w:rsidP="00EA0128">
+    <w:p w14:paraId="66F574F4" w14:textId="77777777" w:rsidR="00110B92" w:rsidRDefault="00110B92" w:rsidP="00EA0128">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="248309061"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="40AED2BC" w14:textId="7353A221" w:rsidR="00EA0128" w:rsidRDefault="00EA0128" w:rsidP="007558A3">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -2667,51 +2689,51 @@
         <w:r w:rsidR="00914C6B">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4E4B7AB2" w14:textId="77777777" w:rsidR="00EA0128" w:rsidRDefault="00EA0128">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:id w:val="-1406368158"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="1B8E0761" w14:textId="138B97D1" w:rsidR="00EA0128" w:rsidRPr="00EA0128" w:rsidRDefault="00EA0128" w:rsidP="007558A3">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EA0128">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
@@ -2741,71 +2763,72 @@
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00EA0128">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0F43151F" w14:textId="77777777" w:rsidR="00EA0128" w:rsidRPr="00EA0128" w:rsidRDefault="00EA0128">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63888020" w14:textId="77777777" w:rsidR="00F671ED" w:rsidRDefault="00F671ED" w:rsidP="00EA0128">
+    <w:p w14:paraId="00F6B6A2" w14:textId="77777777" w:rsidR="00110B92" w:rsidRDefault="00110B92" w:rsidP="00EA0128">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E417A6A" w14:textId="77777777" w:rsidR="00F671ED" w:rsidRDefault="00F671ED" w:rsidP="00EA0128">
+    <w:p w14:paraId="245B2454" w14:textId="77777777" w:rsidR="00110B92" w:rsidRDefault="00110B92" w:rsidP="00EA0128">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="162"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="341"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A671D6"/>
     <w:rsid w:val="00002869"/>
     <w:rsid w:val="000112C9"/>
     <w:rsid w:val="00011B69"/>
     <w:rsid w:val="00011FA4"/>
     <w:rsid w:val="00012547"/>
@@ -2842,50 +2865,51 @@
     <w:rsid w:val="000B507C"/>
     <w:rsid w:val="000B59A9"/>
     <w:rsid w:val="000B5D64"/>
     <w:rsid w:val="000C136D"/>
     <w:rsid w:val="000D25F4"/>
     <w:rsid w:val="000D3E8E"/>
     <w:rsid w:val="000D4BA2"/>
     <w:rsid w:val="000D6DEC"/>
     <w:rsid w:val="000D7C84"/>
     <w:rsid w:val="000E1004"/>
     <w:rsid w:val="000E26A5"/>
     <w:rsid w:val="000E6976"/>
     <w:rsid w:val="000E6D13"/>
     <w:rsid w:val="000F0336"/>
     <w:rsid w:val="000F1537"/>
     <w:rsid w:val="000F24CF"/>
     <w:rsid w:val="000F3C1B"/>
     <w:rsid w:val="000F4235"/>
     <w:rsid w:val="000F42BB"/>
     <w:rsid w:val="001003D4"/>
     <w:rsid w:val="001013B5"/>
     <w:rsid w:val="001015A5"/>
     <w:rsid w:val="00102703"/>
     <w:rsid w:val="0010597D"/>
     <w:rsid w:val="001105D7"/>
+    <w:rsid w:val="00110B92"/>
     <w:rsid w:val="00111D30"/>
     <w:rsid w:val="0012741C"/>
     <w:rsid w:val="00137EBF"/>
     <w:rsid w:val="00142032"/>
     <w:rsid w:val="00144A37"/>
     <w:rsid w:val="001459EA"/>
     <w:rsid w:val="00152B83"/>
     <w:rsid w:val="00153884"/>
     <w:rsid w:val="00153CC7"/>
     <w:rsid w:val="001544EA"/>
     <w:rsid w:val="00162D44"/>
     <w:rsid w:val="00171133"/>
     <w:rsid w:val="001716A5"/>
     <w:rsid w:val="001719D6"/>
     <w:rsid w:val="00174854"/>
     <w:rsid w:val="001767CB"/>
     <w:rsid w:val="001814BA"/>
     <w:rsid w:val="001827B1"/>
     <w:rsid w:val="0018699D"/>
     <w:rsid w:val="001919C3"/>
     <w:rsid w:val="00192282"/>
     <w:rsid w:val="00194D7A"/>
     <w:rsid w:val="001954DD"/>
     <w:rsid w:val="001A1C62"/>
     <w:rsid w:val="001A4F81"/>
@@ -2988,50 +3012,51 @@
     <w:rsid w:val="00383745"/>
     <w:rsid w:val="00383D2D"/>
     <w:rsid w:val="00384191"/>
     <w:rsid w:val="0038542A"/>
     <w:rsid w:val="00387F75"/>
     <w:rsid w:val="00390162"/>
     <w:rsid w:val="0039693A"/>
     <w:rsid w:val="003A096D"/>
     <w:rsid w:val="003A3E88"/>
     <w:rsid w:val="003A6E4C"/>
     <w:rsid w:val="003A7DA1"/>
     <w:rsid w:val="003A7DAA"/>
     <w:rsid w:val="003B0877"/>
     <w:rsid w:val="003B30E2"/>
     <w:rsid w:val="003B53BE"/>
     <w:rsid w:val="003B59C8"/>
     <w:rsid w:val="003C0382"/>
     <w:rsid w:val="003C0E94"/>
     <w:rsid w:val="003C12F0"/>
     <w:rsid w:val="003C1EC1"/>
     <w:rsid w:val="003C27DC"/>
     <w:rsid w:val="003C51B5"/>
     <w:rsid w:val="003C5ABC"/>
     <w:rsid w:val="003C6FC8"/>
     <w:rsid w:val="003C7478"/>
+    <w:rsid w:val="003D08A9"/>
     <w:rsid w:val="003D4073"/>
     <w:rsid w:val="003D7B62"/>
     <w:rsid w:val="003E168D"/>
     <w:rsid w:val="003E2E23"/>
     <w:rsid w:val="003E60C3"/>
     <w:rsid w:val="003F20DE"/>
     <w:rsid w:val="003F6219"/>
     <w:rsid w:val="003F69E1"/>
     <w:rsid w:val="00400BD0"/>
     <w:rsid w:val="00400C8E"/>
     <w:rsid w:val="004031EE"/>
     <w:rsid w:val="004040F4"/>
     <w:rsid w:val="004050C4"/>
     <w:rsid w:val="00407670"/>
     <w:rsid w:val="00410510"/>
     <w:rsid w:val="00413E48"/>
     <w:rsid w:val="0041475A"/>
     <w:rsid w:val="00416958"/>
     <w:rsid w:val="00417EDA"/>
     <w:rsid w:val="00421A2B"/>
     <w:rsid w:val="00423A07"/>
     <w:rsid w:val="00425CA3"/>
     <w:rsid w:val="00426232"/>
     <w:rsid w:val="004262F7"/>
     <w:rsid w:val="004337FD"/>
@@ -3432,50 +3457,51 @@
     <w:rsid w:val="00BE15BB"/>
     <w:rsid w:val="00BE1C03"/>
     <w:rsid w:val="00BE54F6"/>
     <w:rsid w:val="00BF17E6"/>
     <w:rsid w:val="00BF544F"/>
     <w:rsid w:val="00BF6761"/>
     <w:rsid w:val="00C0000A"/>
     <w:rsid w:val="00C01276"/>
     <w:rsid w:val="00C040E4"/>
     <w:rsid w:val="00C05DB7"/>
     <w:rsid w:val="00C13D70"/>
     <w:rsid w:val="00C14826"/>
     <w:rsid w:val="00C161E1"/>
     <w:rsid w:val="00C23CE0"/>
     <w:rsid w:val="00C26B50"/>
     <w:rsid w:val="00C2731A"/>
     <w:rsid w:val="00C33A15"/>
     <w:rsid w:val="00C36220"/>
     <w:rsid w:val="00C41861"/>
     <w:rsid w:val="00C424ED"/>
     <w:rsid w:val="00C42D4F"/>
     <w:rsid w:val="00C50F73"/>
     <w:rsid w:val="00C5106F"/>
     <w:rsid w:val="00C52A57"/>
     <w:rsid w:val="00C557DE"/>
+    <w:rsid w:val="00C6038D"/>
     <w:rsid w:val="00C62B12"/>
     <w:rsid w:val="00C63DEA"/>
     <w:rsid w:val="00C65B1A"/>
     <w:rsid w:val="00C66511"/>
     <w:rsid w:val="00C66E10"/>
     <w:rsid w:val="00C7039B"/>
     <w:rsid w:val="00C71737"/>
     <w:rsid w:val="00C72211"/>
     <w:rsid w:val="00C7257B"/>
     <w:rsid w:val="00C7295F"/>
     <w:rsid w:val="00C72E7A"/>
     <w:rsid w:val="00C741BC"/>
     <w:rsid w:val="00C7707F"/>
     <w:rsid w:val="00C77A5E"/>
     <w:rsid w:val="00C833AF"/>
     <w:rsid w:val="00C83A1E"/>
     <w:rsid w:val="00C84706"/>
     <w:rsid w:val="00C86F7C"/>
     <w:rsid w:val="00C874D3"/>
     <w:rsid w:val="00C93839"/>
     <w:rsid w:val="00CA0523"/>
     <w:rsid w:val="00CA1617"/>
     <w:rsid w:val="00CB0306"/>
     <w:rsid w:val="00CB602E"/>
     <w:rsid w:val="00CB6CC4"/>
@@ -3662,51 +3688,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="48EE5833"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DC89DB07-8E49-0C4D-8FD2-58F2012BC6D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4138,51 +4164,51 @@
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA0128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EA0128"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="405540638">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>