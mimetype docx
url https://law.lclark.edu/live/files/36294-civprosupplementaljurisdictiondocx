--- v0 (2026-05-11)
+++ v1 (2026-08-21)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4305C668" w14:textId="7C5E772B" w:rsidR="00C75A37" w:rsidRDefault="004B1844" w:rsidP="00654F45">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
         <w:t>Supplemental Jurisdiction—</w:t>
       </w:r>
       <w:r w:rsidR="00C75A37" w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
         <w:t>Section 1367</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4D3E34" w14:textId="2F65EF8F" w:rsidR="00377B54" w:rsidRPr="00377B54" w:rsidRDefault="00377B54" w:rsidP="00654F45">
+    <w:p w14:paraId="2E4D3E34" w14:textId="759A7420" w:rsidR="00377B54" w:rsidRPr="00377B54" w:rsidRDefault="00377B54" w:rsidP="00654F45">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
         <w:t>Civil Procedure—Gómez-Arostegui Fall 202</w:t>
       </w:r>
-      <w:r w:rsidR="00D01C53">
+      <w:r w:rsidR="00D20291">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F99559A" w14:textId="77777777" w:rsidR="00C75A37" w:rsidRPr="00377B54" w:rsidRDefault="00C75A37" w:rsidP="00C75A37">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4875DC45" w14:textId="52BB7F77" w:rsidR="00C75A37" w:rsidRPr="00377B54" w:rsidRDefault="005B32F4" w:rsidP="00C75A37">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00C75A37" w:rsidRPr="00377B54">
         <w:rPr>
@@ -712,56 +712,58 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C75A37" w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
         <w:t xml:space="preserve"> under Rule 14(a)(3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A83E2F" w14:textId="77777777" w:rsidR="00C75A37" w:rsidRPr="00377B54" w:rsidRDefault="00C75A37" w:rsidP="0066659E">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09665DCE" w14:textId="406E3A49" w:rsidR="00C75A37" w:rsidRPr="00377B54" w:rsidRDefault="0066659E" w:rsidP="0066659E">
       <w:pPr>
         <w:ind w:left="3600" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C75A37" w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C75A37" w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004244B7" w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="006B4DE9" w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
           <w:i/>
           <w:iCs/>
@@ -873,56 +875,58 @@
         </w:rPr>
         <w:t xml:space="preserve">joined </w:t>
       </w:r>
       <w:r w:rsidR="00C75A37" w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
         <w:t>under Rule 19.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E674EAF" w14:textId="77777777" w:rsidR="00C75A37" w:rsidRPr="00377B54" w:rsidRDefault="00C75A37" w:rsidP="0066659E">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C42842A" w14:textId="084178A8" w:rsidR="00C75A37" w:rsidRPr="00377B54" w:rsidRDefault="0066659E" w:rsidP="0066659E">
       <w:pPr>
         <w:ind w:left="3600" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C75A37" w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C75A37" w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
         <w:tab/>
         <w:t>this is required joinder</w:t>
       </w:r>
       <w:r w:rsidR="001E7317" w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED50B02" w14:textId="77777777" w:rsidR="00C75A37" w:rsidRPr="00377B54" w:rsidRDefault="00C75A37" w:rsidP="0066659E">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
@@ -961,56 +965,58 @@
         </w:rPr>
         <w:t>πs</w:t>
       </w:r>
       <w:r w:rsidR="00C75A37" w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
         <w:t xml:space="preserve"> against parties joined under Rule 20.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="599DF30F" w14:textId="77777777" w:rsidR="00C75A37" w:rsidRPr="00377B54" w:rsidRDefault="00C75A37" w:rsidP="0066659E">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B825AF9" w14:textId="28042E4A" w:rsidR="00C75A37" w:rsidRPr="00377B54" w:rsidRDefault="0066659E" w:rsidP="0066659E">
       <w:pPr>
         <w:ind w:left="3600" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C75A37" w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C75A37" w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
         <w:tab/>
         <w:t>this is permissive joinder</w:t>
       </w:r>
       <w:r w:rsidR="009A02B1" w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E8B1BC" w14:textId="77777777" w:rsidR="00C75A37" w:rsidRPr="00377B54" w:rsidRDefault="00C75A37" w:rsidP="0066659E">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman (Body CS)"/>
@@ -1748,131 +1754,132 @@
       <w:r w:rsidR="00C75A37" w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
         <w:t>1367(d)—tolling</w:t>
       </w:r>
       <w:r w:rsidR="00646B21" w:rsidRPr="00377B54">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>—see statute.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00807A80" w:rsidRPr="00377B54" w:rsidSect="00B14C7C">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="864" w:bottom="806" w:left="864" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1627C3AA" w14:textId="77777777" w:rsidR="00ED5C60" w:rsidRDefault="00ED5C60" w:rsidP="00B82579">
+    <w:p w14:paraId="2085A5CC" w14:textId="77777777" w:rsidR="00AC0C65" w:rsidRDefault="00AC0C65" w:rsidP="00B82579">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6160D17E" w14:textId="77777777" w:rsidR="00ED5C60" w:rsidRDefault="00ED5C60" w:rsidP="00B82579">
+    <w:p w14:paraId="386B010A" w14:textId="77777777" w:rsidR="00AC0C65" w:rsidRDefault="00AC0C65" w:rsidP="00B82579">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D015277" w14:textId="77777777" w:rsidR="00ED5C60" w:rsidRDefault="00ED5C60" w:rsidP="00B82579">
+    <w:p w14:paraId="42FFEAEF" w14:textId="77777777" w:rsidR="00AC0C65" w:rsidRDefault="00AC0C65" w:rsidP="00B82579">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F94A6CA" w14:textId="77777777" w:rsidR="00ED5C60" w:rsidRDefault="00ED5C60" w:rsidP="00B82579">
+    <w:p w14:paraId="557BCA88" w14:textId="77777777" w:rsidR="00AC0C65" w:rsidRDefault="00AC0C65" w:rsidP="00B82579">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="162"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="341"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C75A37"/>
     <w:rsid w:val="00005D60"/>
     <w:rsid w:val="000147E3"/>
@@ -2027,96 +2034,99 @@
     <w:rsid w:val="00950248"/>
     <w:rsid w:val="009623E1"/>
     <w:rsid w:val="009654AA"/>
     <w:rsid w:val="009816BC"/>
     <w:rsid w:val="00984EB8"/>
     <w:rsid w:val="009878EE"/>
     <w:rsid w:val="00990C8F"/>
     <w:rsid w:val="009A02B1"/>
     <w:rsid w:val="009B19C1"/>
     <w:rsid w:val="009B1B4E"/>
     <w:rsid w:val="009B3533"/>
     <w:rsid w:val="009C0083"/>
     <w:rsid w:val="009C1F2A"/>
     <w:rsid w:val="009C26BB"/>
     <w:rsid w:val="009D1383"/>
     <w:rsid w:val="009E2EBE"/>
     <w:rsid w:val="009F4D5F"/>
     <w:rsid w:val="00A03AC9"/>
     <w:rsid w:val="00A31CD9"/>
     <w:rsid w:val="00A44BDC"/>
     <w:rsid w:val="00A54317"/>
     <w:rsid w:val="00A56730"/>
     <w:rsid w:val="00A72071"/>
     <w:rsid w:val="00AA57B1"/>
     <w:rsid w:val="00AA6F54"/>
+    <w:rsid w:val="00AC0C65"/>
     <w:rsid w:val="00AF0CA7"/>
     <w:rsid w:val="00AF65E7"/>
     <w:rsid w:val="00B00543"/>
     <w:rsid w:val="00B06FE5"/>
     <w:rsid w:val="00B119C5"/>
     <w:rsid w:val="00B14C7C"/>
     <w:rsid w:val="00B2414D"/>
     <w:rsid w:val="00B47EB8"/>
     <w:rsid w:val="00B65A65"/>
     <w:rsid w:val="00B70ED6"/>
     <w:rsid w:val="00B73757"/>
     <w:rsid w:val="00B824A2"/>
     <w:rsid w:val="00B82579"/>
     <w:rsid w:val="00B91362"/>
     <w:rsid w:val="00B9447F"/>
     <w:rsid w:val="00BA0B7B"/>
     <w:rsid w:val="00BA4E05"/>
     <w:rsid w:val="00BB4247"/>
     <w:rsid w:val="00BB592D"/>
     <w:rsid w:val="00BC4FF8"/>
     <w:rsid w:val="00BD5654"/>
     <w:rsid w:val="00BD60B8"/>
     <w:rsid w:val="00BF0388"/>
     <w:rsid w:val="00BF5F43"/>
     <w:rsid w:val="00C005B2"/>
     <w:rsid w:val="00C21689"/>
     <w:rsid w:val="00C2642C"/>
     <w:rsid w:val="00C32D39"/>
     <w:rsid w:val="00C34609"/>
     <w:rsid w:val="00C34E98"/>
     <w:rsid w:val="00C55D85"/>
     <w:rsid w:val="00C601AD"/>
+    <w:rsid w:val="00C6038D"/>
     <w:rsid w:val="00C635A5"/>
     <w:rsid w:val="00C72514"/>
     <w:rsid w:val="00C75A37"/>
     <w:rsid w:val="00C844E8"/>
     <w:rsid w:val="00C92D87"/>
     <w:rsid w:val="00C9348C"/>
     <w:rsid w:val="00CA5FD4"/>
     <w:rsid w:val="00CB4520"/>
     <w:rsid w:val="00CC13F2"/>
     <w:rsid w:val="00CE3B61"/>
     <w:rsid w:val="00CF0DFD"/>
     <w:rsid w:val="00D01A4C"/>
     <w:rsid w:val="00D01C53"/>
     <w:rsid w:val="00D02D81"/>
+    <w:rsid w:val="00D20291"/>
     <w:rsid w:val="00D25DAE"/>
     <w:rsid w:val="00D31B3C"/>
     <w:rsid w:val="00D3473D"/>
     <w:rsid w:val="00D43EFB"/>
     <w:rsid w:val="00D57A13"/>
     <w:rsid w:val="00D60F41"/>
     <w:rsid w:val="00D64DFC"/>
     <w:rsid w:val="00D75528"/>
     <w:rsid w:val="00D85A99"/>
     <w:rsid w:val="00DA4CFC"/>
     <w:rsid w:val="00DB2CD6"/>
     <w:rsid w:val="00DB3C6B"/>
     <w:rsid w:val="00DD58A3"/>
     <w:rsid w:val="00DE6414"/>
     <w:rsid w:val="00E02745"/>
     <w:rsid w:val="00E111DE"/>
     <w:rsid w:val="00E154EC"/>
     <w:rsid w:val="00E24295"/>
     <w:rsid w:val="00E57A84"/>
     <w:rsid w:val="00E649A8"/>
     <w:rsid w:val="00E822D8"/>
     <w:rsid w:val="00E8339D"/>
     <w:rsid w:val="00E90A29"/>
     <w:rsid w:val="00E93506"/>
     <w:rsid w:val="00E97763"/>
@@ -2144,51 +2154,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5F9FF0C3"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2604,51 +2614,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B82579"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B82579"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>