--- v0 (2026-05-11)
+++ v1 (2026-10-01)
@@ -1,92 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="29C64D2D" w14:textId="5BF8D190" w:rsidR="00303C7E" w:rsidRDefault="0035623F" w:rsidP="00F63C5F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6508">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Compulsory Joinder Analysis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFF9B9C" w14:textId="29D801ED" w:rsidR="000E7C76" w:rsidRPr="000E7C76" w:rsidRDefault="000E7C76" w:rsidP="00F63C5F">
+    <w:p w14:paraId="6EFF9B9C" w14:textId="235982C0" w:rsidR="000E7C76" w:rsidRPr="000E7C76" w:rsidRDefault="000E7C76" w:rsidP="00F63C5F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E7C76">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Civil Procedure—Gómez-Arostegui Fall 202</w:t>
       </w:r>
-      <w:r w:rsidR="00F264F5">
+      <w:r w:rsidR="00C7662C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="378B6E7F" w14:textId="77777777" w:rsidR="0035623F" w:rsidRPr="002D6508" w:rsidRDefault="0035623F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B1ACBFC" w14:textId="492CF1A5" w:rsidR="0035623F" w:rsidRPr="00CB1620" w:rsidRDefault="0035623F" w:rsidP="0035623F">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6508">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
@@ -1427,123 +1427,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CB1620">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t>whether the plaintiff would have an adequate remedy if the action were dismissed for nonjoinder.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B96464" w:rsidRPr="00CB1620" w:rsidSect="005D4ED5">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05D3710B" w14:textId="77777777" w:rsidR="000168F8" w:rsidRDefault="000168F8" w:rsidP="001D4518">
+    <w:p w14:paraId="133DA1D2" w14:textId="77777777" w:rsidR="00A56DA1" w:rsidRDefault="00A56DA1" w:rsidP="001D4518">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AC89AFB" w14:textId="77777777" w:rsidR="000168F8" w:rsidRDefault="000168F8" w:rsidP="001D4518">
+    <w:p w14:paraId="420F01EE" w14:textId="77777777" w:rsidR="00A56DA1" w:rsidRDefault="00A56DA1" w:rsidP="001D4518">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4919DD9B" w14:textId="77777777" w:rsidR="000168F8" w:rsidRDefault="000168F8" w:rsidP="001D4518">
+    <w:p w14:paraId="02C2A567" w14:textId="77777777" w:rsidR="00A56DA1" w:rsidRDefault="00A56DA1" w:rsidP="001D4518">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34AE34AE" w14:textId="77777777" w:rsidR="000168F8" w:rsidRDefault="000168F8" w:rsidP="001D4518">
+    <w:p w14:paraId="18F022B3" w14:textId="77777777" w:rsidR="00A56DA1" w:rsidRDefault="00A56DA1" w:rsidP="001D4518">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="162"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="341"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0035623F"/>
     <w:rsid w:val="000005AF"/>
     <w:rsid w:val="00013E4F"/>
     <w:rsid w:val="00016485"/>
     <w:rsid w:val="000168F8"/>
@@ -1588,64 +1588,67 @@
     <w:rsid w:val="00734933"/>
     <w:rsid w:val="00737CFA"/>
     <w:rsid w:val="00743295"/>
     <w:rsid w:val="00767849"/>
     <w:rsid w:val="007D65D2"/>
     <w:rsid w:val="007F7D96"/>
     <w:rsid w:val="00822E6E"/>
     <w:rsid w:val="00823697"/>
     <w:rsid w:val="00870492"/>
     <w:rsid w:val="008C640F"/>
     <w:rsid w:val="008E6F2A"/>
     <w:rsid w:val="00913FEB"/>
     <w:rsid w:val="00920B46"/>
     <w:rsid w:val="00946361"/>
     <w:rsid w:val="00952FC9"/>
     <w:rsid w:val="00955D7C"/>
     <w:rsid w:val="0095753F"/>
     <w:rsid w:val="009601D7"/>
     <w:rsid w:val="00971C4D"/>
     <w:rsid w:val="00982751"/>
     <w:rsid w:val="009A494C"/>
     <w:rsid w:val="009C0377"/>
     <w:rsid w:val="009D72A3"/>
     <w:rsid w:val="00A27E2B"/>
     <w:rsid w:val="00A450B3"/>
+    <w:rsid w:val="00A56DA1"/>
     <w:rsid w:val="00A95D4D"/>
     <w:rsid w:val="00AD2054"/>
     <w:rsid w:val="00AF218C"/>
     <w:rsid w:val="00B119C5"/>
     <w:rsid w:val="00B40B7E"/>
     <w:rsid w:val="00B45EE1"/>
     <w:rsid w:val="00B96464"/>
     <w:rsid w:val="00BE2ECC"/>
     <w:rsid w:val="00BF03C0"/>
     <w:rsid w:val="00C056A1"/>
     <w:rsid w:val="00C11DF2"/>
     <w:rsid w:val="00C1418A"/>
     <w:rsid w:val="00C27404"/>
+    <w:rsid w:val="00C6038D"/>
     <w:rsid w:val="00C65866"/>
+    <w:rsid w:val="00C7662C"/>
     <w:rsid w:val="00C903ED"/>
     <w:rsid w:val="00C93D18"/>
     <w:rsid w:val="00CB1620"/>
     <w:rsid w:val="00CB1774"/>
     <w:rsid w:val="00CB1D9C"/>
     <w:rsid w:val="00CC7735"/>
     <w:rsid w:val="00CD277B"/>
     <w:rsid w:val="00D41AE0"/>
     <w:rsid w:val="00D65A56"/>
     <w:rsid w:val="00D770AA"/>
     <w:rsid w:val="00D86066"/>
     <w:rsid w:val="00DD641B"/>
     <w:rsid w:val="00E33B1C"/>
     <w:rsid w:val="00EB07BD"/>
     <w:rsid w:val="00EC4F36"/>
     <w:rsid w:val="00EE248A"/>
     <w:rsid w:val="00EF0658"/>
     <w:rsid w:val="00F264F5"/>
     <w:rsid w:val="00F36C91"/>
     <w:rsid w:val="00F525BB"/>
     <w:rsid w:val="00F53139"/>
     <w:rsid w:val="00F63C5F"/>
     <w:rsid w:val="00F63E0E"/>
     <w:rsid w:val="00F65BC3"/>
     <w:rsid w:val="00FB51E6"/>
@@ -1653,51 +1656,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2BA6C6BC"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7B627C5F-B4B0-EB47-8FDE-CAB02D8ACC2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2156,51 +2159,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D4518"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D4518"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="147013986">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="646978851">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>