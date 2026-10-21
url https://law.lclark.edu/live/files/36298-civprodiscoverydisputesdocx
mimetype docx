--- v0 (2026-05-11)
+++ v1 (2026-10-21)
@@ -2,104 +2,104 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6C58EB6F" w14:textId="6FC8122B" w:rsidR="00916778" w:rsidRPr="00916778" w:rsidRDefault="00916778" w:rsidP="00916778">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916778">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Discovery Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3882C082" w14:textId="3AEAD10A" w:rsidR="00916778" w:rsidRPr="00916778" w:rsidRDefault="00916778" w:rsidP="00916778">
+    <w:p w14:paraId="3882C082" w14:textId="29376804" w:rsidR="00916778" w:rsidRPr="00916778" w:rsidRDefault="00916778" w:rsidP="00916778">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00916778">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Civil Procedure — Gómez-Arostegui Fall 202</w:t>
       </w:r>
-      <w:r w:rsidR="00E32D47">
+      <w:r w:rsidR="006445CD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66015811" w14:textId="77777777" w:rsidR="00916778" w:rsidRDefault="00916778" w:rsidP="001D6C67">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C4A80E0" w14:textId="6A7608A9" w:rsidR="00CB602E" w:rsidRDefault="001D6C67" w:rsidP="001D6C67">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D6C67">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1547,98 +1547,88 @@
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">For violating the certification requirements: </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D47F34">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>generally</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">generally must impose an </w:t>
+      </w:r>
+      <w:r w:rsidR="000F72E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidR="00D47F34">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> must impose an </w:t>
+        <w:t>appropriate sanction</w:t>
       </w:r>
       <w:r w:rsidR="000F72E0">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>“</w:t>
+        <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00D47F34">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>appropriate sanction</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> on the signer, the party, or both. </w:t>
       </w:r>
       <w:r w:rsidR="00C22B3F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">A public censure </w:t>
       </w:r>
       <w:r w:rsidR="00430BD1">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">might be appropriate for example. </w:t>
       </w:r>
       <w:r w:rsidR="00C41E4B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">May include </w:t>
@@ -1808,68 +1798,51 @@
     </w:p>
     <w:p w14:paraId="27072F91" w14:textId="4F664760" w:rsidR="00E6744F" w:rsidRDefault="00E6744F" w:rsidP="00E6744F">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> must order the disobedient party, her attorney, or both to pay reasonable expenses including attorney’s fees caused by the violation.</w:t>
+        <w:t>Generally must order the disobedient party, her attorney, or both to pay reasonable expenses including attorney’s fees caused by the violation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C9A48B" w14:textId="77777777" w:rsidR="00E6744F" w:rsidRDefault="00E6744F" w:rsidP="002D639E">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17DD8A66" w14:textId="70DAE0D0" w:rsidR="00E6744F" w:rsidRDefault="00E6744F" w:rsidP="00E6744F">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
@@ -1878,69 +1851,51 @@
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Prevent </w:t>
       </w:r>
       <w:r w:rsidR="009F2281">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">the disobedient </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">party from supporting or opposing </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> introducing evidence.</w:t>
+        <w:t>party from supporting or opposing claims, or introducing evidence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67CC6337" w14:textId="77777777" w:rsidR="00E6744F" w:rsidRDefault="00E6744F" w:rsidP="002D639E">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72533AEB" w14:textId="67B02AAC" w:rsidR="009D21A6" w:rsidRDefault="00E6744F" w:rsidP="002D639E">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
@@ -2616,69 +2571,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="003764BD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003764BD">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">For failing to </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> not tested.</w:t>
+        <w:t>For failing to supplement: not tested.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="233C544B" w14:textId="77777777" w:rsidR="003764BD" w:rsidRDefault="003764BD" w:rsidP="00773FA3">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65CD75F9" w14:textId="2EC6E1AD" w:rsidR="003764BD" w:rsidRDefault="00443D3E" w:rsidP="00773FA3">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
@@ -3103,69 +3040,51 @@
         </w:rPr>
         <w:t xml:space="preserve">facts </w:t>
       </w:r>
       <w:r w:rsidR="00497943">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="009D21A6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>established, either presumptively or conclusively.</w:t>
       </w:r>
       <w:r w:rsidR="00A45944">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> treating the missing evidence as if it were unfavorable to the party who lost it.</w:t>
+        <w:t xml:space="preserve"> Basically treating the missing evidence as if it were unfavorable to the party who lost it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D230859" w14:textId="77777777" w:rsidR="00BA23F5" w:rsidRDefault="00BA23F5" w:rsidP="005E6CE0">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BE0E481" w14:textId="32ECB170" w:rsidR="00BA23F5" w:rsidRDefault="00BA23F5" w:rsidP="005E6CE0">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
@@ -3300,154 +3219,154 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="287C8EF3" w14:textId="77777777" w:rsidR="003812FF" w:rsidRPr="001D6C67" w:rsidRDefault="003812FF" w:rsidP="001C5EF2">
       <w:pPr>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003812FF" w:rsidRPr="001D6C67">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3735E37C" w14:textId="77777777" w:rsidR="000E032C" w:rsidRDefault="000E032C" w:rsidP="008D7F10">
+    <w:p w14:paraId="4DA706A7" w14:textId="77777777" w:rsidR="00AF5389" w:rsidRDefault="00AF5389" w:rsidP="008D7F10">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E8C2A5F" w14:textId="77777777" w:rsidR="000E032C" w:rsidRDefault="000E032C" w:rsidP="008D7F10">
+    <w:p w14:paraId="5A32B1B2" w14:textId="77777777" w:rsidR="00AF5389" w:rsidRDefault="00AF5389" w:rsidP="008D7F10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1542816141"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="03A7FE8E" w14:textId="67106BC3" w:rsidR="008D7F10" w:rsidRDefault="008D7F10" w:rsidP="004C770F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6D557CF7" w14:textId="77777777" w:rsidR="008D7F10" w:rsidRDefault="008D7F10">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-2001736026"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="55ECA035" w14:textId="08302DBE" w:rsidR="008D7F10" w:rsidRDefault="008D7F10" w:rsidP="004C770F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -3467,70 +3386,70 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1EE51894" w14:textId="77777777" w:rsidR="008D7F10" w:rsidRDefault="008D7F10">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DA12E41" w14:textId="77777777" w:rsidR="000E032C" w:rsidRDefault="000E032C" w:rsidP="008D7F10">
+    <w:p w14:paraId="76329743" w14:textId="77777777" w:rsidR="00AF5389" w:rsidRDefault="00AF5389" w:rsidP="008D7F10">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="353F95C7" w14:textId="77777777" w:rsidR="000E032C" w:rsidRDefault="000E032C" w:rsidP="008D7F10">
+    <w:p w14:paraId="29F42813" w14:textId="77777777" w:rsidR="00AF5389" w:rsidRDefault="00AF5389" w:rsidP="008D7F10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56397EF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02C45928"/>
     <w:lvl w:ilvl="0" w:tplc="B94E7312">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3583,53 +3502,53 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1982269425">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="341"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D6C67"/>
     <w:rsid w:val="0009153E"/>
     <w:rsid w:val="000D25E3"/>
     <w:rsid w:val="000E032C"/>
     <w:rsid w:val="000E6D65"/>
     <w:rsid w:val="000F6AF3"/>
@@ -3661,109 +3580,112 @@
     <w:rsid w:val="00435C76"/>
     <w:rsid w:val="00443D3E"/>
     <w:rsid w:val="00457C9E"/>
     <w:rsid w:val="004723CD"/>
     <w:rsid w:val="00474016"/>
     <w:rsid w:val="00497943"/>
     <w:rsid w:val="004B4793"/>
     <w:rsid w:val="004B6E88"/>
     <w:rsid w:val="004E1EF5"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="0051734C"/>
     <w:rsid w:val="0052010A"/>
     <w:rsid w:val="00543E7D"/>
     <w:rsid w:val="00544143"/>
     <w:rsid w:val="00545994"/>
     <w:rsid w:val="00545E7A"/>
     <w:rsid w:val="00550C4D"/>
     <w:rsid w:val="00553BCF"/>
     <w:rsid w:val="00554887"/>
     <w:rsid w:val="00596230"/>
     <w:rsid w:val="005A6F14"/>
     <w:rsid w:val="005B148C"/>
     <w:rsid w:val="005D2F83"/>
     <w:rsid w:val="005D6B56"/>
     <w:rsid w:val="005E6CE0"/>
+    <w:rsid w:val="006445CD"/>
     <w:rsid w:val="00645A73"/>
     <w:rsid w:val="006526F6"/>
     <w:rsid w:val="006647F5"/>
     <w:rsid w:val="0067137A"/>
     <w:rsid w:val="006775F6"/>
     <w:rsid w:val="006A0397"/>
     <w:rsid w:val="006D6595"/>
     <w:rsid w:val="006E7F59"/>
     <w:rsid w:val="00764CD6"/>
     <w:rsid w:val="0077019B"/>
     <w:rsid w:val="00773FA3"/>
     <w:rsid w:val="007D2444"/>
     <w:rsid w:val="007D3EDE"/>
     <w:rsid w:val="007E0867"/>
     <w:rsid w:val="007E1327"/>
     <w:rsid w:val="008112FF"/>
     <w:rsid w:val="008125D7"/>
     <w:rsid w:val="00817E8E"/>
     <w:rsid w:val="008254A2"/>
     <w:rsid w:val="00831F03"/>
     <w:rsid w:val="008351EF"/>
     <w:rsid w:val="00876924"/>
     <w:rsid w:val="008A625B"/>
     <w:rsid w:val="008B6787"/>
     <w:rsid w:val="008C7381"/>
     <w:rsid w:val="008D7F10"/>
     <w:rsid w:val="0090619D"/>
     <w:rsid w:val="00916778"/>
     <w:rsid w:val="00935E62"/>
     <w:rsid w:val="00940888"/>
     <w:rsid w:val="00943F40"/>
     <w:rsid w:val="00982233"/>
     <w:rsid w:val="009C5621"/>
     <w:rsid w:val="009D21A6"/>
     <w:rsid w:val="009D4AEC"/>
     <w:rsid w:val="009E2533"/>
     <w:rsid w:val="009F2281"/>
     <w:rsid w:val="00A21B3F"/>
     <w:rsid w:val="00A2767F"/>
     <w:rsid w:val="00A30969"/>
     <w:rsid w:val="00A36228"/>
     <w:rsid w:val="00A45944"/>
     <w:rsid w:val="00A65169"/>
     <w:rsid w:val="00A8055E"/>
     <w:rsid w:val="00AA2E69"/>
     <w:rsid w:val="00AF5387"/>
+    <w:rsid w:val="00AF5389"/>
     <w:rsid w:val="00B03239"/>
     <w:rsid w:val="00B10A91"/>
     <w:rsid w:val="00B119C5"/>
     <w:rsid w:val="00B222A7"/>
     <w:rsid w:val="00B3470D"/>
     <w:rsid w:val="00BA0B58"/>
     <w:rsid w:val="00BA23F5"/>
     <w:rsid w:val="00BE0B79"/>
     <w:rsid w:val="00C22B3F"/>
     <w:rsid w:val="00C27B63"/>
     <w:rsid w:val="00C41E4B"/>
     <w:rsid w:val="00C42994"/>
     <w:rsid w:val="00C556C4"/>
+    <w:rsid w:val="00C6038D"/>
     <w:rsid w:val="00C63DC2"/>
     <w:rsid w:val="00C870E5"/>
     <w:rsid w:val="00CA20C2"/>
     <w:rsid w:val="00CA2D1B"/>
     <w:rsid w:val="00CB602E"/>
     <w:rsid w:val="00CC30A3"/>
     <w:rsid w:val="00CD3426"/>
     <w:rsid w:val="00D02643"/>
     <w:rsid w:val="00D0274D"/>
     <w:rsid w:val="00D34EE0"/>
     <w:rsid w:val="00D47F34"/>
     <w:rsid w:val="00DB3F91"/>
     <w:rsid w:val="00DC7491"/>
     <w:rsid w:val="00E016CD"/>
     <w:rsid w:val="00E10F89"/>
     <w:rsid w:val="00E30065"/>
     <w:rsid w:val="00E32D47"/>
     <w:rsid w:val="00E40749"/>
     <w:rsid w:val="00E4308E"/>
     <w:rsid w:val="00E6744F"/>
     <w:rsid w:val="00E737EB"/>
     <w:rsid w:val="00E77B5E"/>
     <w:rsid w:val="00E8672D"/>
     <w:rsid w:val="00EA72C4"/>
     <w:rsid w:val="00F037AE"/>
@@ -3776,51 +3698,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="213223F0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3242AE62-1921-D34D-AFC9-276C99080940}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4243,51 +4165,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008D7F10"/>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D7F10"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -4593,29 +4515,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4536</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tomas Gomez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>