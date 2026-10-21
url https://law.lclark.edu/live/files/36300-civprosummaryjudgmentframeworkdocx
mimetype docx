--- v0 (2026-05-11)
+++ v1 (2026-10-21)
@@ -2,118 +2,118 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2663CFE3" w14:textId="0FBEDF9B" w:rsidR="000822CB" w:rsidRPr="00735FE4" w:rsidRDefault="000822CB" w:rsidP="000822CB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The Summary Judgment Framework</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233A9BD4" w14:textId="1FB603DD" w:rsidR="000A626A" w:rsidRPr="00735FE4" w:rsidRDefault="00CC7584" w:rsidP="000822CB">
+    <w:p w14:paraId="233A9BD4" w14:textId="4FF7D49F" w:rsidR="000A626A" w:rsidRPr="00735FE4" w:rsidRDefault="00CC7584" w:rsidP="000822CB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Civil Procedure—</w:t>
       </w:r>
       <w:r w:rsidR="000A626A" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Gómez-Arostegui</w:t>
       </w:r>
       <w:r w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Fall </w:t>
       </w:r>
       <w:r w:rsidR="007876C8">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="000031D4">
+      <w:r w:rsidR="00BB03C3">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF68E32" w14:textId="77777777" w:rsidR="000822CB" w:rsidRPr="00735FE4" w:rsidRDefault="000822CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F28372C" w14:textId="7025745D" w:rsidR="00D63518" w:rsidRPr="00735FE4" w:rsidRDefault="00D63518">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
@@ -497,51 +497,64 @@
     </w:p>
     <w:p w14:paraId="69F227A6" w14:textId="77777777" w:rsidR="00574E46" w:rsidRPr="00735FE4" w:rsidRDefault="00574E46">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22EBFE25" w14:textId="01C0CFCF" w:rsidR="00D63518" w:rsidRPr="00735FE4" w:rsidRDefault="00D63518">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
-        <w:t>i.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735FE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735FE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
         <w:t>Material</w:t>
       </w:r>
       <w:r w:rsidR="00D42EA5" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fact</w:t>
       </w:r>
       <w:r w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
       <w:r w:rsidR="00D42EA5" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
@@ -718,51 +731,65 @@
       </w:r>
       <w:r w:rsidR="00F80451" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">in other ways, </w:t>
       </w:r>
       <w:r w:rsidR="00F80451" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>e.g.</w:t>
       </w:r>
       <w:r w:rsidR="00AF63CA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F80451" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (i) a </w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F80451" w:rsidRPr="00735FE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F80451" w:rsidRPr="00735FE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) a </w:t>
       </w:r>
       <w:r w:rsidR="006B3455" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">∂’s </w:t>
       </w:r>
       <w:r w:rsidR="00FD4144" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>answer</w:t>
       </w:r>
       <w:r w:rsidR="00F80451" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D846FD" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">might admit </w:t>
       </w:r>
@@ -1628,55 +1655,63 @@
       </w:r>
       <w:r w:rsidR="00FF77CF" w:rsidRPr="00077318">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="563A1933" w14:textId="0DE59205" w:rsidR="00A409B6" w:rsidRPr="00735FE4" w:rsidRDefault="00A409B6" w:rsidP="00D63518">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="298F4E7D" w14:textId="77777777" w:rsidR="00C51D17" w:rsidRPr="00735FE4" w:rsidRDefault="00A409B6" w:rsidP="00CC6AE1">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00735FE4">
-[...3 lines deleted...]
-        <w:t>i.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735FE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735FE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CC6AE1" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">In other words, take the undisputed facts, and the facts that are not genuinely in dispute, </w:t>
       </w:r>
       <w:r w:rsidR="00B97804" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>and plug them into the elements of a claim or affirmative defense</w:t>
       </w:r>
       <w:r w:rsidR="009E179C" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -3651,55 +3686,63 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004953B7" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03457F71" w14:textId="77777777" w:rsidR="009773BB" w:rsidRPr="00735FE4" w:rsidRDefault="009773BB" w:rsidP="00CC2B7A">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16E8960B" w14:textId="7A5AF797" w:rsidR="005B7D03" w:rsidRPr="00735FE4" w:rsidRDefault="00CC2B7A" w:rsidP="00CC2B7A">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00735FE4">
-[...3 lines deleted...]
-        <w:t>i.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735FE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735FE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00633ACF" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F7E51" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">the moving party does </w:t>
       </w:r>
@@ -4436,55 +4479,63 @@
         </w:rPr>
         <w:t>Opposing party (a.k.a. non-movant, non-moving party)</w:t>
       </w:r>
       <w:r w:rsidR="00291346" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05173FC3" w14:textId="77777777" w:rsidR="00C22486" w:rsidRPr="00735FE4" w:rsidRDefault="00C22486" w:rsidP="00291346">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C38896F" w14:textId="67398ABD" w:rsidR="00E91A42" w:rsidRDefault="00291346" w:rsidP="00E91A42">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00735FE4">
-[...3 lines deleted...]
-        <w:t>i.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00735FE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00735FE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0078723B" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>Cite to evidence in the record</w:t>
       </w:r>
       <w:r w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D76D6F" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">that creates </w:t>
       </w:r>
@@ -5669,55 +5720,63 @@
       </w:r>
       <w:r w:rsidR="0085086B" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00235F3E" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">l Fire Ins. Co. of Hartford, 453 F. App’x 439, 443 (5th Cir. 2011) (“[A]n affidavit based on personal knowledge and containing factual assertions suffices to create a fact issue, even if the affidavit is arguably self-serving.”); </w:t>
       </w:r>
       <w:r w:rsidR="009D0BF7" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>United States v. Stein, 881 F.3d 853, 857 (11th Cir. 2018) (</w:t>
       </w:r>
       <w:r w:rsidR="005B1A4F" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>“[N]</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009D0BF7" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
-        <w:t xml:space="preserve">othing in Rule 56 (or, for that matter, in the Federal Rules of Civil Procedure) prohibits an affidavit from being self-serving. Indeed, as the Seventh Circuit observed, </w:t>
+        <w:t>othing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D0BF7" w:rsidRPr="00735FE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Rule 56 (or, for that matter, in the Federal Rules of Civil Procedure) prohibits an affidavit from being self-serving. Indeed, as the Seventh Circuit observed, </w:t>
       </w:r>
       <w:r w:rsidR="00235F3E" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="009D0BF7" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>most affidavits submitted [in response to a summary judgment motion] are self-serving.</w:t>
       </w:r>
       <w:r w:rsidR="00235F3E" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="005B1A4F" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -6121,154 +6180,154 @@
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t xml:space="preserve">the MSJ </w:t>
       </w:r>
       <w:r w:rsidR="00A135CE" w:rsidRPr="00735FE4">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:t>as premature.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A15F61" w:rsidRPr="00735FE4" w:rsidSect="001B6C07">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1152" w:right="1152" w:bottom="1152" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C7A0B96" w14:textId="77777777" w:rsidR="004F4A6C" w:rsidRDefault="004F4A6C" w:rsidP="00BC23FC">
+    <w:p w14:paraId="08A97D78" w14:textId="77777777" w:rsidR="00726046" w:rsidRDefault="00726046" w:rsidP="00BC23FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D98753C" w14:textId="77777777" w:rsidR="004F4A6C" w:rsidRDefault="004F4A6C" w:rsidP="00BC23FC">
+    <w:p w14:paraId="377C5A54" w14:textId="77777777" w:rsidR="00726046" w:rsidRDefault="00726046" w:rsidP="00BC23FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1708016681"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="403E48F5" w14:textId="7ABFB218" w:rsidR="00AA1457" w:rsidRDefault="00AA1457" w:rsidP="00904F90">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0DD85B96" w14:textId="77777777" w:rsidR="00AA1457" w:rsidRDefault="00AA1457">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
       <w:id w:val="1766643698"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="7FAE7757" w14:textId="64778F67" w:rsidR="00AA1457" w:rsidRPr="00AA1457" w:rsidRDefault="00AA1457" w:rsidP="00904F90">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00AA1457">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
@@ -6298,70 +6357,70 @@
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00AA1457">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="30F34518" w14:textId="77777777" w:rsidR="00AA1457" w:rsidRPr="00AA1457" w:rsidRDefault="00AA1457">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F8796EF" w14:textId="77777777" w:rsidR="004F4A6C" w:rsidRDefault="004F4A6C" w:rsidP="00BC23FC">
+    <w:p w14:paraId="1864CF71" w14:textId="77777777" w:rsidR="00726046" w:rsidRDefault="00726046" w:rsidP="00BC23FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A84F075" w14:textId="77777777" w:rsidR="004F4A6C" w:rsidRDefault="004F4A6C" w:rsidP="00BC23FC">
+    <w:p w14:paraId="5EF058F7" w14:textId="77777777" w:rsidR="00726046" w:rsidRDefault="00726046" w:rsidP="00BC23FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2001759A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD3A4116"/>
     <w:lvl w:ilvl="0" w:tplc="C2967C90">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6690,52 +6749,53 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1989750415">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2121023444">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1210992425">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2028216400">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="162"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="341"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D63518"/>
     <w:rsid w:val="00001D3E"/>
     <w:rsid w:val="000031D4"/>
     <w:rsid w:val="0001576B"/>
     <w:rsid w:val="00016F5E"/>
     <w:rsid w:val="0001700F"/>
@@ -7003,50 +7063,51 @@
     <w:rsid w:val="00666F69"/>
     <w:rsid w:val="00670AA0"/>
     <w:rsid w:val="006724EC"/>
     <w:rsid w:val="006750F7"/>
     <w:rsid w:val="00681886"/>
     <w:rsid w:val="00696427"/>
     <w:rsid w:val="006A1FCC"/>
     <w:rsid w:val="006B05ED"/>
     <w:rsid w:val="006B0D35"/>
     <w:rsid w:val="006B2348"/>
     <w:rsid w:val="006B3455"/>
     <w:rsid w:val="006D3BB7"/>
     <w:rsid w:val="006D6137"/>
     <w:rsid w:val="006D7A03"/>
     <w:rsid w:val="006E03D5"/>
     <w:rsid w:val="006E3BFA"/>
     <w:rsid w:val="006E6D1B"/>
     <w:rsid w:val="006F0AFE"/>
     <w:rsid w:val="006F0C0A"/>
     <w:rsid w:val="006F0DDD"/>
     <w:rsid w:val="006F521D"/>
     <w:rsid w:val="00701862"/>
     <w:rsid w:val="007029AB"/>
     <w:rsid w:val="00703AF9"/>
     <w:rsid w:val="0072252E"/>
+    <w:rsid w:val="00726046"/>
     <w:rsid w:val="00733F46"/>
     <w:rsid w:val="00735FE4"/>
     <w:rsid w:val="00742269"/>
     <w:rsid w:val="0074415C"/>
     <w:rsid w:val="007450C6"/>
     <w:rsid w:val="007471CD"/>
     <w:rsid w:val="0075169C"/>
     <w:rsid w:val="00754AD0"/>
     <w:rsid w:val="007651F1"/>
     <w:rsid w:val="00766414"/>
     <w:rsid w:val="00766748"/>
     <w:rsid w:val="0078723B"/>
     <w:rsid w:val="0078767E"/>
     <w:rsid w:val="007876C8"/>
     <w:rsid w:val="00796E60"/>
     <w:rsid w:val="00796F87"/>
     <w:rsid w:val="00797F09"/>
     <w:rsid w:val="007A2E57"/>
     <w:rsid w:val="007A318B"/>
     <w:rsid w:val="007C2A4A"/>
     <w:rsid w:val="007C470C"/>
     <w:rsid w:val="007C510A"/>
     <w:rsid w:val="007C7929"/>
     <w:rsid w:val="007D1435"/>
     <w:rsid w:val="007D324B"/>
@@ -7179,67 +7240,69 @@
     <w:rsid w:val="00B119C5"/>
     <w:rsid w:val="00B14A54"/>
     <w:rsid w:val="00B27313"/>
     <w:rsid w:val="00B305BF"/>
     <w:rsid w:val="00B31833"/>
     <w:rsid w:val="00B35BA5"/>
     <w:rsid w:val="00B36B13"/>
     <w:rsid w:val="00B505BC"/>
     <w:rsid w:val="00B50C2E"/>
     <w:rsid w:val="00B525E8"/>
     <w:rsid w:val="00B57B76"/>
     <w:rsid w:val="00B621F0"/>
     <w:rsid w:val="00B6320A"/>
     <w:rsid w:val="00B65621"/>
     <w:rsid w:val="00B732D2"/>
     <w:rsid w:val="00B80D21"/>
     <w:rsid w:val="00B8222C"/>
     <w:rsid w:val="00B82D6F"/>
     <w:rsid w:val="00B832B4"/>
     <w:rsid w:val="00B91B14"/>
     <w:rsid w:val="00B977C0"/>
     <w:rsid w:val="00B97804"/>
     <w:rsid w:val="00BA14BE"/>
     <w:rsid w:val="00BA1E9D"/>
     <w:rsid w:val="00BA28BF"/>
+    <w:rsid w:val="00BB03C3"/>
     <w:rsid w:val="00BB41CF"/>
     <w:rsid w:val="00BC23FC"/>
     <w:rsid w:val="00BD491B"/>
     <w:rsid w:val="00BF30BA"/>
     <w:rsid w:val="00C00E9D"/>
     <w:rsid w:val="00C0694F"/>
     <w:rsid w:val="00C07BB2"/>
     <w:rsid w:val="00C15B90"/>
     <w:rsid w:val="00C22486"/>
     <w:rsid w:val="00C230B0"/>
     <w:rsid w:val="00C32C47"/>
     <w:rsid w:val="00C35B88"/>
     <w:rsid w:val="00C4212B"/>
     <w:rsid w:val="00C42C4A"/>
     <w:rsid w:val="00C4634C"/>
     <w:rsid w:val="00C5041D"/>
     <w:rsid w:val="00C51D17"/>
+    <w:rsid w:val="00C6038D"/>
     <w:rsid w:val="00C60734"/>
     <w:rsid w:val="00C60FFA"/>
     <w:rsid w:val="00C61E68"/>
     <w:rsid w:val="00C664D4"/>
     <w:rsid w:val="00C669AD"/>
     <w:rsid w:val="00C83E40"/>
     <w:rsid w:val="00C95AA1"/>
     <w:rsid w:val="00CA0BC2"/>
     <w:rsid w:val="00CA133D"/>
     <w:rsid w:val="00CA3257"/>
     <w:rsid w:val="00CA3E72"/>
     <w:rsid w:val="00CA62BB"/>
     <w:rsid w:val="00CB2226"/>
     <w:rsid w:val="00CB6F05"/>
     <w:rsid w:val="00CC2B7A"/>
     <w:rsid w:val="00CC66EC"/>
     <w:rsid w:val="00CC6AE1"/>
     <w:rsid w:val="00CC7584"/>
     <w:rsid w:val="00CD277B"/>
     <w:rsid w:val="00CD4633"/>
     <w:rsid w:val="00CE1688"/>
     <w:rsid w:val="00CE29FF"/>
     <w:rsid w:val="00CE3306"/>
     <w:rsid w:val="00CE70F3"/>
     <w:rsid w:val="00CF0A7C"/>
@@ -7357,51 +7420,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="250D67A3"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BD8636E3-8DB0-ED41-9150-D830A3AF7699}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7898,51 +7961,51 @@
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C4634C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004765A1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>