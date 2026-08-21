--- v0 (2026-05-11)
+++ v1 (2026-08-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5EBC438F" w14:textId="13C72760" w:rsidR="00A7490F" w:rsidRPr="00924691" w:rsidRDefault="005A3B4F" w:rsidP="00A7490F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924691">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Specific</w:t>
       </w:r>
       <w:r w:rsidR="00F4457D" w:rsidRPr="00924691">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -65,77 +65,77 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> under </w:t>
       </w:r>
       <w:r w:rsidR="00503472" w:rsidRPr="00924691">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>International Shoe</w:t>
       </w:r>
       <w:r w:rsidR="00503472" w:rsidRPr="00924691">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its Progeny</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C94B55" w14:textId="653B0FE2" w:rsidR="00B52565" w:rsidRPr="00924691" w:rsidRDefault="00B52565" w:rsidP="00A7490F">
+    <w:p w14:paraId="58C94B55" w14:textId="03EA9CCE" w:rsidR="00B52565" w:rsidRPr="00924691" w:rsidRDefault="00B52565" w:rsidP="00A7490F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924691">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Civil Procedure—Gómez-Arostegui Fall 202</w:t>
       </w:r>
-      <w:r w:rsidR="00286633">
+      <w:r w:rsidR="007A708A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B142A2C" w14:textId="77777777" w:rsidR="00A7490F" w:rsidRPr="00924691" w:rsidRDefault="00A7490F" w:rsidP="00A7490F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FA2BF82" w14:textId="77777777" w:rsidR="00A7490F" w:rsidRPr="00924691" w:rsidRDefault="00A7490F" w:rsidP="00A7490F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00924691">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -474,164 +474,166 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>he does</w:t>
       </w:r>
       <w:r w:rsidRPr="00924691">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, the burden shifts to the defendant to set forth a compelling case that the exercise of jurisdiction would not be reasonable.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00807A80" w:rsidRPr="00304108" w:rsidSect="001E6D17">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1152" w:right="1152" w:bottom="1152" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="162"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="214"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A7490F"/>
     <w:rsid w:val="0001160A"/>
     <w:rsid w:val="0003728D"/>
     <w:rsid w:val="001E6D17"/>
     <w:rsid w:val="0027326E"/>
     <w:rsid w:val="00286633"/>
     <w:rsid w:val="002929F4"/>
     <w:rsid w:val="002954D0"/>
     <w:rsid w:val="002C43D3"/>
     <w:rsid w:val="00304108"/>
     <w:rsid w:val="0031143E"/>
+    <w:rsid w:val="003A54B2"/>
     <w:rsid w:val="003E42D8"/>
     <w:rsid w:val="00503472"/>
     <w:rsid w:val="005A3B4F"/>
     <w:rsid w:val="005C6804"/>
     <w:rsid w:val="005E32E9"/>
     <w:rsid w:val="005F33DB"/>
     <w:rsid w:val="006029DF"/>
     <w:rsid w:val="006165BF"/>
     <w:rsid w:val="00740018"/>
     <w:rsid w:val="007A1DAE"/>
+    <w:rsid w:val="007A708A"/>
     <w:rsid w:val="007B4C50"/>
     <w:rsid w:val="00807A80"/>
     <w:rsid w:val="00880F5B"/>
     <w:rsid w:val="008E0D0E"/>
     <w:rsid w:val="00924691"/>
     <w:rsid w:val="00A17D86"/>
     <w:rsid w:val="00A46A1D"/>
     <w:rsid w:val="00A57032"/>
     <w:rsid w:val="00A7490F"/>
     <w:rsid w:val="00AA57B1"/>
     <w:rsid w:val="00AD11F5"/>
     <w:rsid w:val="00B119C5"/>
     <w:rsid w:val="00B427C1"/>
     <w:rsid w:val="00B52565"/>
     <w:rsid w:val="00B60346"/>
     <w:rsid w:val="00BE58DA"/>
     <w:rsid w:val="00DC3922"/>
     <w:rsid w:val="00E900A3"/>
     <w:rsid w:val="00F4457D"/>
     <w:rsid w:val="00F75DCB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1B50C187"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1021,51 +1023,51 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A7490F"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1215964247">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1017577775">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="240"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>