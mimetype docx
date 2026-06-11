--- v0 (2026-05-02)
+++ v1 (2026-06-11)
@@ -1,54 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="414B2694" w14:textId="77777777" w:rsidR="00E633A3" w:rsidRDefault="00E633A3" w:rsidP="002517C7">
       <w:pPr>
         <w:pStyle w:val="resume"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002517C7">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="002517C7">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ CHAPTER \h \r 1</w:instrText>
       </w:r>
       <w:r w:rsidRPr="002517C7">
         <w:rPr>
           <w:lang w:val="en-CA"/>
@@ -209,51 +207,51 @@
                 </wp:positionV>
                 <wp:extent cx="969010" cy="914400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="5" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="969010" cy="914400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                            <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst"/>
+                            <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst"/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6210FFB1" w14:textId="0D0780E7" w:rsidR="00A97A0A" w:rsidRDefault="00A97A0A">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:smallCaps/>
@@ -313,51 +311,51 @@
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>ositions</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="5D47E778" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:9.7pt;width:76.3pt;height:1in;z-index:251666432;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPuYr/pgIAAKAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hye0latUAjUhSKOk1C&#10;gAYTz65j02iJbdmmTTftf99nJykd2wvTXpzL3efz3Xc/Li7bpiZbYV2lVU7HJyklQnFdVuo5p18f&#10;V6NzSpxnqmS1ViKne+Ho5eLjh4udycREb3RdCkvgRLlsZ3K68d5kSeL4RjTMnWgjFIxS24Z5/Nrn&#10;pLRsB+9NnUzS9DTZaVsaq7lwDtrrzkgX0b+Ugvs7KZ3wpM4pYvPxtPFchzNZXLDs2TKzqXgfBvuH&#10;KBpWKTx6cHXNPCMvtvrDVVNxq52W/oTrJtFSVlzEHJDNOH2TzcOGGRFzATnOHGhy/88tv93eW1KV&#10;OZ1RoliDEj2K1pMr3ZJZYGdnXAbQgwHMt1CjyoPeQRmSbqVtwhfpENjB8/7AbXDGoZyfzpEgJRym&#10;+Xg6TSP3yetlY53/JHRDgpBTi9JFRtn2xnkEAugACW8pvarqOpavVr8pAOw0Ita/u80yBAIxIENI&#10;sTY/lrOzSXE2m49Oi9l4NB2n56OiSCej61WRFul0tZxPr36GbOFzuJ8ERrrMo+T3tQhea/VFSDAZ&#10;CQiK2MNiWVuyZeg+xrlQPnIXIwQ6oCSyeM/FHh/ziPm953LHyPCyVv5wuamUtpHvN2GX34aQZYcH&#10;GUd5B9G367bvlLUu92gUq7tBc4avKpTzhjl/zywmCx2AbeHvcMha73Kqe4mSjbbf/6YPeDQ8rJTs&#10;MKk5VVgllNSfFQYh9hIGO/5MUU+8YI8t62OLemmWGsUYYysZHsWA9/UgSqubJ6yUIrwJE1McL+fU&#10;D+LSd9sDK4mLooggjLJh/kY9GB5ch9qEVn1sn5g1fT979M+tHiaaZW/ausOGm0oXL17LKvZ8oLfj&#10;tKcdayB2Y7+ywp45/o+o18W6+AUAAP//AwBQSwMEFAAGAAgAAAAhAOF+LM/fAAAABwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQS9eNCkrTCYHgwjTE4MAxbUxbaJwqybrCr593&#10;gpufn/Xe52I12V6M6EPnSMF8loBAqp3pqFHw/vZ4eQ0iRE1G945QwQ8GWJWnJ4XOjdvTK47b2AgO&#10;oZBrBW2MQy5lqFu0OszcgMTep/NWR5a+kcbrPYfbXqZJkkmrO+KGVg9432L9vd1ZBb8vfu3SdP00&#10;rz4W3RgfLr42zxulzs+mu1sQEaf4dwxHfEaHkpkqtyMTRK+AH4m8vVmCOLpXaQai4iFbLEGWhfzP&#10;Xx4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAj7mK/6YCAACgBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4X4sz98AAAAHAQAADwAAAAAAAAAA&#10;AAAAAAAABQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAwGAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:9.7pt;width:76.3pt;height:1in;z-index:251666432;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAp0DEebwIAAFYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5sgoCVig1IQVSUE&#10;qFBxdrw2WdX2WLbJbvrr+9m7CSnthaoX7+zMN+/H2XlvDVurEFtyNZ8eTDhTTlLTuqeaf3+4+vCJ&#10;s5iEa4Qhp2q+UZGfz9+/O+v8TB3SikyjAoMRF2edr/kqJT+rqihXyop4QF45CDUFKxJ+w1PVBNHB&#10;ujXV4WRyUnUUGh9IqhjBvRyEfF7sa61kutU6qsRMzRFbKm8o7zK/1fxMzJ6C8KtWjmGIf4jCitbB&#10;6c7UpUiCPYf2D1O2lYEi6XQgyVakdStVyQHZTCevsrlfCa9KLihO9Lsyxf9nVt6s7wJrm5ofc+aE&#10;RYseVJ/YZ+rZca5O5+MMoHsPWOrBRpe3/AhmTrrXweYv0mGQo86bXW2zMQnm6ckpEuRMQnQ6PTqa&#10;lNpXL8o+xPRFkWWZqHlA60pFxfo6JgQC6BaSfTm6ao0p7TPuNwaAA0eV/o/aOY8h3kKljVFZy7hv&#10;SiP/EnZmlMlTFyawtcDMCCmVSyXjYhfojNLw/RbFEZ9Vh6jeorzTKJ7JpZ2ybR2FUqVXYTc/tiHr&#10;AY/67eWdydQv+7G/S2o2aG+gYT2il1ctmnAtYroTAfuAvmHH0y0ebairOY0UZysKP//Gz3iMKaSc&#10;ddivmjscAM7MV4fxLROAdSw/R8cfD+Eh7EuW+xL3bC8IzZjilnhZyIxPZkvqQPYRh2CRfUIknITn&#10;mqcteZGGncchkWqxKCAsoBfp2t17mU3n4uYBe+gfRfDjFCaM7w1t91DMXg3jgM2ajhbPiXRbJjWX&#10;d6jpWHYsbxng8dDk67D/X1Av53D+CwAA//8DAFBLAwQUAAYACAAAACEA4X4sz98AAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXBBL140KStMJgeDCNMTgwDFtTFtonCrJusKv&#10;n3eCm5+f9d7nYjXZXozoQ+dIwXyWgECqnemoUfD+9nh5DSJETUb3jlDBDwZYlacnhc6N29MrjtvY&#10;CA6hkGsFbYxDLmWoW7Q6zNyAxN6n81ZHlr6Rxus9h9tepkmSSas74oZWD3jfYv293VkFvy9+7dJ0&#10;/TSvPhbdGB8uvjbPG6XOz6a7WxARp/h3DEd8RoeSmSq3IxNEr4Afiby9WYI4uldpBqLiIVssQZaF&#10;/M9fHgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAp0DEebwIAAFYFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhfizP3wAAAAcBAAAPAAAAAAAA&#10;AAAAAAAAAMkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6210FFB1" w14:textId="0D0780E7" w:rsidR="00A97A0A" w:rsidRDefault="00A97A0A">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:smallCaps/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006E2557">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:smallCaps/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Law</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3DA8E0F3" w14:textId="12CAB102" w:rsidR="00A97A0A" w:rsidRDefault="00A97A0A">
                       <w:pPr>
@@ -418,327 +416,353 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002517C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lewis &amp; Clark </w:t>
       </w:r>
       <w:r w:rsidR="008F031B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Law School </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CAD0E46" w14:textId="0338A69E" w:rsidR="00560248" w:rsidRPr="00F03518" w:rsidRDefault="00A734E1" w:rsidP="006A3FD1">
-      <w:pPr>
+    <w:p w14:paraId="5CAD0E46" w14:textId="0338A69E" w:rsidR="00560248" w:rsidRPr="00F03518" w:rsidRDefault="00A734E1" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chair, Edmund O. </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Chair, Edmund O. Belsheim </w:t>
+      </w:r>
+      <w:r w:rsidR="008E7102" w:rsidRPr="00F03518">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Belsheim</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Professor of </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E7102" w:rsidRPr="00F03518">
+        <w:t>Law</w:t>
+      </w:r>
+      <w:r w:rsidR="00930587">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professor of </w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00930587" w:rsidRPr="009600AD">
+        <w:rPr>
           <w:bCs/>
-          <w:i/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:bCs/>
-          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="00930587" w:rsidRPr="009600AD">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0CBA41" w14:textId="03366DBB" w:rsidR="00A734E1" w:rsidRDefault="00A734E1" w:rsidP="006A3FD1">
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="360"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Robert E. Jones Professor of Advocacy &amp; Ethics, 2016–2023 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCB4359" w14:textId="678D83F8" w:rsidR="000E1793" w:rsidRDefault="008E7102" w:rsidP="006A3FD1">
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="360"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002517C7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rofessor of Law</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002517C7">
+        <w:rPr>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2011–</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1793">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152AACA5" w14:textId="09DA8B9C" w:rsidR="00007231" w:rsidRDefault="00560248" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2520"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00560248">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Associate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Professor, 2005</w:t>
+      </w:r>
+      <w:r w:rsidR="00A734E1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="0084760D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2011</w:t>
+      </w:r>
+      <w:r w:rsidR="00815C08">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41A5B">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00930587" w:rsidRPr="009600AD">
+      <w:r w:rsidR="0084760D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(20</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Tenured 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622D87AF" w14:textId="2EE42D99" w:rsidR="00620D81" w:rsidRPr="005B4F6A" w:rsidRDefault="00A80B06" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2520"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>23</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00930587" w:rsidRPr="009600AD">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to present)</w:t>
-[...4 lines deleted...]
-        <w:ind w:left="2160" w:firstLine="360"/>
+        <w:t>Leo Leve</w:t>
+      </w:r>
+      <w:r w:rsidR="00007231">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>nson Award for Excellence in Teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1887">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Robert E. Jones Professor of Advocacy &amp; Ethics, 2016–2023 </w:t>
-[...4 lines deleted...]
-        <w:ind w:left="2160" w:firstLine="360"/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009121AC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> 2016 &amp; 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4F6A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002517C7">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="009121AC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rofessor of Law</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002517C7">
+        <w:t xml:space="preserve">Carr Ferguson </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4F6A">
         <w:rPr>
           <w:bCs/>
-          <w:smallCaps/>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00561591">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2011–</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000E1793">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4F6A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2016</w:t>
-[...4 lines deleted...]
-        <w:ind w:left="2160" w:firstLine="360"/>
+        <w:t xml:space="preserve">ward, 2020 &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="009121AC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...100 lines deleted...]
-      </w:pPr>
+        <w:t>2025</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="57DAC430" w14:textId="202A940D" w:rsidR="00D5100D" w:rsidRDefault="002517C7" w:rsidP="00A734E1">
       <w:pPr>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Courses: </w:t>
       </w:r>
       <w:r w:rsidR="00A52144">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Civil Procedure; </w:t>
       </w:r>
       <w:r w:rsidR="00890297" w:rsidRPr="00CE21BE">
         <w:rPr>
@@ -826,52 +850,53 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD7A93D" w14:textId="11FFE419" w:rsidR="00E633A3" w:rsidRDefault="00A21A83" w:rsidP="00F03518">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8470A3" w14:textId="388C1A66" w:rsidR="003A401E" w:rsidRDefault="003A401E" w:rsidP="002517C7">
-      <w:pPr>
+    <w:p w14:paraId="3E8470A3" w14:textId="20A468F3" w:rsidR="003A401E" w:rsidRDefault="003A401E" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Leiden University</w:t>
       </w:r>
       <w:r w:rsidR="002517C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
@@ -889,237 +914,238 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or Criminal Law and Criminology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002517C7" w:rsidRPr="00F03518">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Visiting Professor</w:t>
-[...36 lines deleted...]
-      <w:pPr>
+        <w:t>Visiting P</w:t>
+      </w:r>
+      <w:r w:rsidR="00202889">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-        <w:ind w:left="2160"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="002517C7" w:rsidRPr="00F03518">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:smallCaps/>
-[...4 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ofessor</w:t>
+      </w:r>
+      <w:r w:rsidR="002517C7" w:rsidRPr="002517C7">
+        <w:rPr>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002517C7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leiden, Netherlands (March</w:t>
+      </w:r>
+      <w:r w:rsidR="00A734E1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002517C7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>April 2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E38F23" w14:textId="5645CD22" w:rsidR="00E01EBA" w:rsidRPr="005B4F6A" w:rsidRDefault="00192F0C" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00F03518">
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...39 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>McGill University, Faculty of Law</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4F6A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:ind w:left="1440" w:firstLine="720"/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="002517C7" w:rsidRPr="00F03518">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visiting Scholar</w:t>
+      </w:r>
+      <w:r w:rsidR="0052255A">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002517C7" w:rsidRPr="00E372B8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E372B8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Montreal, </w:t>
+      </w:r>
+      <w:r w:rsidR="002517C7" w:rsidRPr="00E372B8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Canada (spring 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0190EAED" w14:textId="059E24E2" w:rsidR="00E633A3" w:rsidRPr="005B4F6A" w:rsidRDefault="00E633A3" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">New York University School of Law, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00083FFC">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Lawyering Program</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00F03518">
+        <w:t xml:space="preserve">New York University School of Law, </w:t>
+      </w:r>
+      <w:r w:rsidR="00083FFC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lawyering Program</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4F6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00083FFC" w:rsidRPr="00F03518">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acting Assistant Professor of Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F03518">
+      <w:r w:rsidR="00083FFC" w:rsidRPr="00F03518">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00083FFC">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Sept. 2002 to June 2005)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E152D01" w14:textId="39DBC78E" w:rsidR="00F65206" w:rsidRDefault="00930587" w:rsidP="00F65206">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="2520"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1146,51 +1172,51 @@
                 </wp:positionV>
                 <wp:extent cx="1371600" cy="914400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="7" name="Text Box 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1371600" cy="914400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                            <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst"/>
+                            <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst"/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="0BA70456" w14:textId="54D2DC46" w:rsidR="00A97A0A" w:rsidRDefault="00A97A0A" w:rsidP="00F65206">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:smallCaps/>
@@ -1239,51 +1265,51 @@
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Affiliations</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="09BB8EEA" w14:textId="77777777" w:rsidR="00A97A0A" w:rsidRDefault="00A97A0A"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="27DD0943" id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-18pt;margin-top:1.35pt;width:108pt;height:1in;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHghdZpwIAAKoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hye0nSFUorUhSKOk1C&#10;gAYTz65j02iOz7PdJt20/31nJykd2wvTXpzLfd/vPi4u21qRnbCuAp3T7CSlRGgOZaWfc/rlcTU6&#10;p8R5pkumQIuc7oWjl4v37y4aMxdj2IAqhSXoRLt5Y3K68d7Mk8TxjaiZOwEjNAol2Jp5/LXPSWlZ&#10;g95rlYzT9CxpwJbGAhfOIfe6E9JF9C+l4P5OSic8UTnF3Hx8bXzX4U0WF2z+bJnZVLxPg/1DFjWr&#10;NAY9uLpmnpGtrf5wVVfcggPpTzjUCUhZcRFrwGqy9FU1DxtmRKwFwXHmAJP7f2757e7ekqrM6ZQS&#10;zWps0aNoPbmClkwDOo1xc1R6MKjmW2Rjlwe+Q2YoupW2Dl8sh6Accd4fsA3OeDD6MM3OUhRxlM2y&#10;yQRpdJ+8WBvr/EcBNQlETi32LkLKdjfOd6qDSgimYVUpFfun9G8M9NlxRByAzprNMRMkg2bIKTbn&#10;x/J0Oi6mp7PRWXGajSZZej4qinQ8ul4VaZFOVsvZ5Opnn+dgnwRIutIj5fdKBK9KfxYSoYwIBEYc&#10;YrFUluwYjh/jXGgfwYsZonbQkljFWwx7/VhHrO8txh0iQ2TQ/mBcVxpsxPtV2uXXIWXZ6WPTjuoO&#10;pG/XbZyhw2SsodzjwFjoFs4ZvqqwqzfM+XtmccNwEPBq+Dt8pIImp9BTlGzAfv8bP+jj4KOUkgY3&#10;Nqfu25ZZQYn6pHEl4lDhisefCTYWY9hjyfpYorf1ErArGd4nwyMZ9L0aSGmhfsLjUoSoKGKaY+yc&#10;+oFc+u6O4HHioiiiEi61Yf5GPxgeXIcmhZl9bJ+YNf1gexykWxh2m81fzXenGyw1FFsPsorDH3Du&#10;UO3xx4MQ16c/XuHiHP9HrZcTu/gFAAD//wMAUEsDBBQABgAIAAAAIQCLzuIk3QAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWptS0hLiVAjEFUT5kbht420SEa+j2G3C27M9&#10;wW1HM5r9pthMvlNHGmIb2MLV3IAiroJrubbw/vY0W4OKCdlhF5gs/FCETXl+VmDuwsivdNymWkkJ&#10;xxwtNCn1udaxashjnIeeWLx9GDwmkUOt3YCjlPtOL4zJtMeW5UODPT00VH1vD97Cx/P+63NpXupH&#10;f9OPYTKa/a229vJiur8DlWhKf2E44Qs6lMK0Cwd2UXUWZteZbEkWFitQJ39tRO/kWGYr0GWh/y8o&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHghdZpwIAAKoFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCLzuIk3QAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAAEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACwYAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="27DD0943" id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-18pt;margin-top:1.35pt;width:108pt;height:1in;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+U7rZdAIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvEzEQviPxHyzfySYlNBBlU4VWRUhR&#10;W5Ginh2v3aywPcaeZDf8+o69mzQULkVcvLPznm8es4vWGrZTIdbgSj4aDDlTTkJVu8eSf7+/fveR&#10;s4jCVcKAUyXfq8gv5m/fzBo/VWewAVOpwMiJi9PGl3yD6KdFEeVGWREH4JUjoYZgBdJveCyqIBry&#10;bk1xNhyeFw2EygeQKkbiXnVCPs/+tVYSb7WOCpkpOeWG+Q35Xae3mM/E9DEIv6lln4b4hyysqB0F&#10;Pbq6EijYNtR/uLK1DBBB40CCLUDrWqpcA1UzGr6oZrURXuVaCJzojzDF/+dW3uzuAqurkk84c8JS&#10;i+5Vi+wztGyS0Gl8nJLSypMatsSmLh/4kZip6FYHm75UDiM54bw/YpucyWT0fjI6H5JIkuzTaDwm&#10;mtwXz9Y+RPyiwLJElDxQ7zKkYreM2KkeVFIwB9e1Mbl/xv3GIJ8dR+UB6K1TIV3CmcK9UcnKuG9K&#10;EwA578TIo6cuTWA7QUMjpFQOc8nZL2knLU2xX2PY6yfTLqvXGB8tcmRweDS2tYOQUXqRdvXjkLLu&#10;9Anqk7oTie26zZ0/9nMN1Z7aHKBbk+jldU29WIqIdyLQXlD7aNfxlh5toCk59BRnGwi//sZP+jSu&#10;JOWsoT0refy5FUFxZr46GuQ8CrSY+Wf8YXJGMcKpZH0qcVt7CdSVEV0VLzOZ9NEcSB3APtBJWKSo&#10;JBJOUuyS44G8xG776aRItVhkJVpFL3DpVl4m1wnlNGn37YMIvh9HpEG+gcNGiumLqex0k6WDxRZB&#10;13lkE84dqj3+tMZ56PuTk+7E6X/Wej6M8ycAAAD//wMAUEsDBBQABgAIAAAAIQCLzuIk3QAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWptS0hLiVAjEFUT5kbht420SEa+j&#10;2G3C27M9wW1HM5r9pthMvlNHGmIb2MLV3IAiroJrubbw/vY0W4OKCdlhF5gs/FCETXl+VmDuwsiv&#10;dNymWkkJxxwtNCn1udaxashjnIeeWLx9GDwmkUOt3YCjlPtOL4zJtMeW5UODPT00VH1vD97Cx/P+&#10;63NpXupHf9OPYTKa/a229vJiur8DlWhKf2E44Qs6lMK0Cwd2UXUWZteZbEkWFitQJ39tRO/kWGYr&#10;0GWh/y8ofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+U7rZdAIAAGAFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCLzuIk3QAAAAkBAAAPAAAA&#10;AAAAAAAAAAAAAM4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0BA70456" w14:textId="54D2DC46" w:rsidR="00A97A0A" w:rsidRDefault="00A97A0A" w:rsidP="00F65206">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:smallCaps/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:smallCaps/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Academic &amp; </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
@@ -1305,2171 +1331,1830 @@
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:smallCaps/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Affiliations</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="09BB8EEA" w14:textId="77777777" w:rsidR="00A97A0A" w:rsidRDefault="00A97A0A"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC17CAC" w14:textId="741D365D" w:rsidR="00A734E1" w:rsidRDefault="00A734E1" w:rsidP="00F65206">
+    <w:p w14:paraId="0AC17CAC" w14:textId="741D365D" w:rsidR="00A734E1" w:rsidRDefault="00A734E1" w:rsidP="005B4F6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>American Law Institute (elected 2022)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBAA9FE" w14:textId="77777777" w:rsidR="00A734E1" w:rsidRDefault="00A734E1" w:rsidP="00F65206">
+    <w:p w14:paraId="6D6C5F7E" w14:textId="5B9A85FE" w:rsidR="00F65206" w:rsidRDefault="00CE21BE" w:rsidP="005B4F6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...66 lines deleted...]
-        <w:t>Directors of Crimmigration Control International Network of Studies</w:t>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Crimmigration Control International Network of Studies</w:t>
       </w:r>
       <w:r w:rsidR="00A52144">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CINETS)</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="719866B2" w14:textId="77777777" w:rsidR="00F65206" w:rsidRDefault="00F65206" w:rsidP="00F65206">
+      <w:r w:rsidR="00561591">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Co-founder and member of Board of Directors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA8B9AA" w14:textId="3E92B847" w:rsidR="00F65206" w:rsidRDefault="00F65206" w:rsidP="005B4F6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="7EA8B9AA" w14:textId="7754102B" w:rsidR="00F65206" w:rsidRDefault="003331FF" w:rsidP="00F65206">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Border Criminologies, Oxford University Centre for Criminology</w:t>
+      </w:r>
+      <w:r w:rsidR="00561591">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, former </w:t>
+      </w:r>
+      <w:r w:rsidR="0069189D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Co-Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37836CE0" w14:textId="19400E94" w:rsidR="00F65206" w:rsidRDefault="00F65206" w:rsidP="005B4F6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="29E7AA77" w14:textId="77777777" w:rsidR="00F65206" w:rsidRDefault="00F65206" w:rsidP="00F65206">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Innovation Law Lab</w:t>
+      </w:r>
+      <w:r w:rsidR="00561591">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Board of Directors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B18E3F4" w14:textId="333F27F4" w:rsidR="005670D4" w:rsidRDefault="00271999" w:rsidP="005B4F6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="37836CE0" w14:textId="01693275" w:rsidR="00F65206" w:rsidRDefault="00F65206" w:rsidP="00F65206">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00271999">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advisory Panel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00271999">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Feminist Judgments Immigration Volume </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E5D723" w14:textId="037B429E" w:rsidR="002B5026" w:rsidRDefault="002B5026" w:rsidP="00F65206">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1890"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...65 lines deleted...]
-        <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...173 lines deleted...]
-    <w:p w14:paraId="6C218C6D" w14:textId="77777777" w:rsidR="00F65206" w:rsidRDefault="00F65206" w:rsidP="00766381">
+    </w:p>
+    <w:p w14:paraId="638E8386" w14:textId="729A49AE" w:rsidR="00083FFC" w:rsidRPr="00766381" w:rsidRDefault="00083FFC" w:rsidP="00766381">
       <w:pPr>
         <w:pStyle w:val="resume"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
         <w:rPr>
+          <w:smallCaps/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D20BCD">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00D20BCD">
+        <w:t>Education</w:t>
+      </w:r>
+      <w:r w:rsidR="00766381">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Education</w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00766381">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00766381">
+      <w:r w:rsidRPr="00766381">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:smallCaps/>
-[...3 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+        <w:t xml:space="preserve">Georgetown University Law Center, J.D., </w:t>
       </w:r>
       <w:r w:rsidRPr="00766381">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Georgetown University Law Center, J.D., </w:t>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">cum laude, </w:t>
       </w:r>
       <w:r w:rsidRPr="00766381">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1995</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D588D9C" w14:textId="68BCB399" w:rsidR="002B5C79" w:rsidRDefault="00083FFC" w:rsidP="002B5C79">
       <w:pPr>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Georgetown Law Journal, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notes and Comments Editor</w:t>
       </w:r>
       <w:r w:rsidR="000C2CFC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D83FA4" w14:textId="531235A2" w:rsidR="002B5C79" w:rsidRDefault="00083FFC" w:rsidP="00890297">
-      <w:pPr>
+    <w:p w14:paraId="47D83FA4" w14:textId="531235A2" w:rsidR="002B5C79" w:rsidRDefault="00083FFC" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Legal Research and Writing Fellowship</w:t>
       </w:r>
       <w:r w:rsidR="000C2CFC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0E54EA" w14:textId="77777777" w:rsidR="00083FFC" w:rsidRDefault="00083FFC" w:rsidP="00083FFC">
-      <w:pPr>
+    <w:p w14:paraId="16DC62C9" w14:textId="77777777" w:rsidR="000C2CFC" w:rsidRDefault="00083FFC" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:smallCaps/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oberlin College</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2CFC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B.A., </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5C79">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">English, </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2CFC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1989</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F17D31" w14:textId="30D63CA9" w:rsidR="000C2CFC" w:rsidRDefault="00083FFC" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Oberlin College</w:t>
-[...47 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">School </w:t>
+      </w:r>
+      <w:r w:rsidR="00561591">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">School of International Training, </w:t>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International Training, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Quito, Ecuador, 1988  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F5CAA72" w14:textId="3F458B14" w:rsidR="00083FFC" w:rsidRDefault="00083FFC" w:rsidP="00F347D0">
       <w:pPr>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EF5C7B4" w14:textId="54E6A31A" w:rsidR="00A734E1" w:rsidRDefault="00322BAD" w:rsidP="006035B8">
+    <w:p w14:paraId="6EF5C7B4" w14:textId="6B7CA070" w:rsidR="00A734E1" w:rsidRDefault="005B4F6A" w:rsidP="005B4F6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67526D5B" wp14:editId="0CACE247">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67526D5B" wp14:editId="182EB54C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>45085</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-81151</wp:posOffset>
+                  <wp:posOffset>524</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="925195" cy="1028700"/>
                 <wp:effectExtent l="0" t="0" r="0" b="12700"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="925195" cy="1028700"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                            <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst"/>
+                            <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst"/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0DE862C3" w14:textId="79884D5B" w:rsidR="00A97A0A" w:rsidRDefault="00A97A0A">
+                          <w:p w14:paraId="0DE862C3" w14:textId="330D27A8" w:rsidR="00A97A0A" w:rsidRDefault="00991966">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:smallCaps/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:smallCaps/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Journal</w:t>
+                              <w:t>Academic</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="085BD93F" w14:textId="272195E7" w:rsidR="00A97A0A" w:rsidRDefault="00A97A0A">
                             <w:r w:rsidRPr="00EC6ED0">
                               <w:rPr>
                                 <w:b/>
                                 <w:smallCaps/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Articles</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="67526D5B" id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3.55pt;margin-top:-6.4pt;width:72.85pt;height:81pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDx3glKrQIAAKgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0T/1o0iZGncJNkWFA&#10;0RZrh54VWWqMyaIgqYmzYf99lBynWbdLh11sivxEkR8fF5ddq8hGWNeALml2klIiNIe60c8l/fq4&#10;HE0pcZ7pminQoqQ74ejl/OOHi60pRA5rULWwBJ1oV2xNSdfemyJJHF+LlrkTMEKjUYJtmcejfU5q&#10;y7bovVVJnqZnyRZsbSxw4Rxqr3sjnUf/Ugru76R0whNVUozNx6+N31X4JvMLVjxbZtYN34fB/iGK&#10;ljUaHz24umaekRfb/OGqbbgFB9KfcGgTkLLhIuaA2WTpm2we1syImAuS48yBJvf/3PLbzb0lTV3S&#10;U0o0a7FEj6Lz5Ao6chrY2RpXIOjBIMx3qMYqD3qHypB0J20b/pgOQTvyvDtwG5xxVM7ySTabUMLR&#10;lKX59DyN5Cevt411/pOAlgShpBZrFyllmxvnMRKEDpDwmIZlo1Ssn9K/KRDYa0RsgP42KzASFAMy&#10;xBSL82MxOc+r88lsdFZNstE4S6ejqkrz0fWySqt0vFzMxlc/Q7roc7ifBEr61KPkd0oEr0p/ERKp&#10;jAwERWxisVCWbBi2H+NcaB/JixEiOqAkZvGei3t8zCPm957LPSPDy6D94XLbaLCR7zdh19+GkGWP&#10;RzKO8g6i71Zd7KF86IwV1DtsGAv9wDnDlw1W9YY5f88sThj2CG4Nf4cfqWBbUthLlKzBfv+bPuCx&#10;8dFKyRYntqQaVwol6rPGgZhl43EY8HgYY1nxYI8tq2OLfmkXgDXJcDsZHsWA92oQpYX2CVdLFd5E&#10;E9McXy6pH8SF77cIriYuqiqCcKQN8zf6wfDgOpQodOxj98Ss2be1xza6hWGyWfGmu3tsuKmhevEg&#10;m9j6geWe0z37uA5iU+5XV9g3x+eIel2w818AAAD//wMAUEsDBBQABgAIAAAAIQCSVn0u3wAAAAkB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcUOsk/Ic4FQLBhaqIwoGjEy9JIF5H&#10;tpsGnp7NCW6zmtHsN8Vqsr0Y0YfOkYJ0mYBAqp3pqFHw9vqwuAIRoiaje0eo4BsDrMrDg0Lnxu3p&#10;BcdtbASXUMi1gjbGIZcy1C1aHZZuQGLvw3mrI5++kcbrPZfbXmZJciGt7og/tHrAuxbrr+3OKvh5&#10;9muXZevHtHo/7cZ4f/K5edoodXw03d6AiDjFvzDM+IwOJTNVbkcmiF7BZcpBBYs04wWzfz6LisXZ&#10;dQayLOT/BeUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPHeCUqtAgAAqAUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJJWfS7fAAAACQEAAA8A&#10;AAAAAAAAAAAAAAAABwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAATBgAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="67526D5B" id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:3.55pt;margin-top:.05pt;width:72.85pt;height:81pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCd4bwOeQIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hbYNCqKepATJMQ&#10;IOjEs+vYNJrts+yjSffX7+wkpWN7YdpLYt99d7777sf8orWGbVWINbiSj49GnCknoardc8m/r64/&#10;nXMWUbhKGHCq5DsV+cXi44d542dqAhswlQqMnLg4a3zJN4h+VhRRbpQV8Qi8cqTUEKxAuobnogqi&#10;Ie/WFJPR6HPRQKh8AKliJOlVp+SL7F9rJfFO66iQmZJTbJi/IX/X6Vss5mL2HITf1LIPQ/xDFFbU&#10;jh7du7oSKNhLqP9wZWsZIILGIwm2AK1rqXIOlM149Cabx43wKudC5ES/pyn+P7fydnsfWF2V/Jgz&#10;JyyVaKVaZF+gZceJncbHGYEePcGwJTFVeZBHEqakWx1s+lM6jPTE827PbXImSTidnI6np5xJUo1H&#10;k/OzUSa/eLX2IeJXBZalQ8kD1S5TKrY3ESkSgg6Q9JiD69qYXD/jfhMQsJOo3AC9dUqkCzifcGdU&#10;sjLuQWkiIMedBLn11KUJbCuoaYSUymFOOfsldEJpevs9hj0+mXZRvcd4b5FfBod7Y1s7CJmlN2FX&#10;P4aQdYcn/g7yTkds122u/GSo5xqqHZU5QDcm0cvrmmpxIyLei0BzQZWlWcc7+mgDTcmhP3G2gfDz&#10;b/KEp3YlLWcNzVnJHS0Czsw3R208HZ+cpLHMl5PTswldwqFmfahxL/YSqCZj2ile5mPCoxmOOoB9&#10;ooWwTG+SSjhJL5cch+MldrNPC0Wq5TKDaBC9wBv36GVynThOfbZqn0TwfTMitfEtDPMoZm96ssMm&#10;SwfLFwRd54ZNLHec9uzTEOc+7hdO2hKH94x6XYuLXwAAAP//AwBQSwMEFAAGAAgAAAAhALadxTvd&#10;AAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQSxvEQKXphEBwYRpi24Fj&#10;2pi20DhVk3WFX497gpvt9/T8vXw1uU6MOITWk4Z0kYBAqrxtqdaw3z1d3oII0ZA1nSfU8I0BVsXp&#10;SW4y64/0huM21oJDKGRGQxNjn0kZqgadCQvfI7H24QdnIq9DLe1gjhzuOqmSZCmdaYk/NKbHhwar&#10;r+3Bafh5HdZeqfVzWr5ftWN8vPjcvGy0Pj+b7u9ARJzinxlmfEaHgplKfyAbRKfhJmXjfBazeK24&#10;R8nDUqUgi1z+xy9+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ3hvA55AgAAXgUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALadxTvdAAAABgEA&#10;AA8AAAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="0DE862C3" w14:textId="79884D5B" w:rsidR="00A97A0A" w:rsidRDefault="00A97A0A">
+                    <w:p w14:paraId="0DE862C3" w14:textId="330D27A8" w:rsidR="00A97A0A" w:rsidRDefault="00991966">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:smallCaps/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:smallCaps/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>Journal</w:t>
+                        <w:t>Academic</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="085BD93F" w14:textId="272195E7" w:rsidR="00A97A0A" w:rsidRDefault="00A97A0A">
                       <w:r w:rsidRPr="00EC6ED0">
                         <w:rPr>
                           <w:b/>
                           <w:smallCaps/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Articles</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00A734E1">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Crimmigration and the Global South (in progress). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EAF4493" w14:textId="77777777" w:rsidR="00A734E1" w:rsidRDefault="00A734E1" w:rsidP="006035B8">
+    <w:p w14:paraId="744C0754" w14:textId="72C29783" w:rsidR="00991966" w:rsidRPr="00991966" w:rsidRDefault="00991966" w:rsidP="00991966">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="0D8862D5" w14:textId="65FB245F" w:rsidR="0069189D" w:rsidRDefault="0069189D" w:rsidP="006035B8">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Evolutionary Biology, Human Migration, and the Law: New Perspectives on Ancient</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Behavior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with Rebecca Stumpf, in progress)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D23E7F" w14:textId="28C39ED1" w:rsidR="00991966" w:rsidRDefault="00991966" w:rsidP="00991966">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="28CDF640" w14:textId="006CD0E4" w:rsidR="003D3DAF" w:rsidRDefault="003D3DAF" w:rsidP="006035B8">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evolutionary Biology vs Legal Doctrine on the Definition of ‘Family’ </w:t>
+      </w:r>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(with Rebecca Stumpf, in progress)</w:t>
+      </w:r>
+      <w:r w:rsidR="00856E5C" w:rsidRPr="00991966">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8862D5" w14:textId="261939A2" w:rsidR="0069189D" w:rsidRDefault="0069189D" w:rsidP="005B4F6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="699673EC" w14:textId="2F0C0545" w:rsidR="003D3DAF" w:rsidRDefault="003D3DAF" w:rsidP="006035B8">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Crimmigrators</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4F6A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4F6A" w:rsidRPr="005B4F6A">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">97 </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4F6A" w:rsidRPr="005B4F6A">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Colo. L. Rev</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4F6A" w:rsidRPr="005B4F6A">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>997</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4F6A" w:rsidRPr="005B4F6A">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B4F6A">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9D1C33" w14:textId="17850953" w:rsidR="006B49F2" w:rsidRPr="006B49F2" w:rsidRDefault="006B49F2" w:rsidP="005B4F6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="07A7E259" w14:textId="77777777" w:rsidR="0069189D" w:rsidRDefault="0069189D" w:rsidP="006035B8">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B49F2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The War on Immigration, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B49F2">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oxford Intersections: Borders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B49F2">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511411A3" w14:textId="52EDF648" w:rsidR="00A85669" w:rsidRDefault="00A85669" w:rsidP="005B4F6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="511411A3" w14:textId="5EBE71E5" w:rsidR="00A85669" w:rsidRDefault="00A85669" w:rsidP="006035B8">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liminal Immigration Law </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(with Stephen W. Manning)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A734E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A734E1" w:rsidRPr="00A734E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>108</w:t>
+      </w:r>
+      <w:r w:rsidR="00A734E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A734E1" w:rsidRPr="00A734E1">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Iowa L. Rev. 1531</w:t>
+      </w:r>
+      <w:r w:rsidR="00A734E1" w:rsidRPr="00A734E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005763CE">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005763CE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reprinted in </w:t>
+      </w:r>
+      <w:r w:rsidR="005763CE">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Immigration and Nationality Law Review (2023-24).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F2DBC7" w14:textId="0CF9AF23" w:rsidR="003C3483" w:rsidRPr="00F6229A" w:rsidRDefault="0031005C" w:rsidP="005B4F6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...22 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Crimmigration and t</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3483" w:rsidRPr="00F6229A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>he Legitimacy of Crimmigration Law</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="003C3483" w:rsidRPr="00F6229A">
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A734E1" w:rsidRPr="00A734E1">
-[...30 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="0031005C">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">65 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031005C">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ariz. L. Rev. 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031005C">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13 (2023)</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3483" w:rsidRPr="0031005C">
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005763CE">
-[...23 lines deleted...]
-    <w:p w14:paraId="29B12067" w14:textId="77777777" w:rsidR="00A85669" w:rsidRDefault="00A85669" w:rsidP="00FA0BBC">
+    </w:p>
+    <w:p w14:paraId="062EF86C" w14:textId="6337B03F" w:rsidR="006035B8" w:rsidRDefault="006035B8" w:rsidP="005B4F6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="09F2DBC7" w14:textId="0CF9AF23" w:rsidR="003C3483" w:rsidRPr="00F6229A" w:rsidRDefault="0031005C" w:rsidP="00FA0BBC">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Justifying Family Separation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00425C23">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>55</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425C23">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425C23">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wake Forest L. Rev</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425C23">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00425C23" w:rsidRPr="00425C23">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1037</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425C23">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425C23">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2020)</w:t>
+      </w:r>
+      <w:r w:rsidR="00425C23" w:rsidRPr="00425C23">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EECABBE" w14:textId="52FD0054" w:rsidR="00341C29" w:rsidRPr="00E53EC8" w:rsidRDefault="00341C29" w:rsidP="005B4F6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...33 lines deleted...]
-          <w:i/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Big Immigration Law </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(co-authored with Stephen W. Manning) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A97A0A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>52</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00930587">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0031005C">
-[...25 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="003762F7">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U.C. Davis </w:t>
+      </w:r>
+      <w:r w:rsidR="00A97A0A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>407</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00930587">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2018)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03071F66" w14:textId="77777777" w:rsidR="00102443" w:rsidRDefault="00102443" w:rsidP="00102443">
-[...7 lines deleted...]
-    <w:p w14:paraId="062EF86C" w14:textId="6337B03F" w:rsidR="006035B8" w:rsidRDefault="006035B8" w:rsidP="00341C29">
+    <w:p w14:paraId="135FD22D" w14:textId="50C9250C" w:rsidR="00E53EC8" w:rsidRPr="00E53EC8" w:rsidRDefault="00E53EC8" w:rsidP="005B4F6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...28 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Understanding Sanctuary Cities </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009304C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(co-authored with Christopher Lasch, Linus Chan, Ingrid Eagly, Dina Francesca Haynes, Annie Lai, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009304C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Elizabeth McCormick</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00425C23">
-[...23 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00930587">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boston College L</w:t>
+      </w:r>
+      <w:r w:rsidR="0004041C">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00930587">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rev</w:t>
+      </w:r>
+      <w:r w:rsidR="0004041C">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00930587">
+        <w:rPr>
+          <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00425C23">
-[...14 lines deleted...]
-    <w:p w14:paraId="4F028017" w14:textId="77777777" w:rsidR="006035B8" w:rsidRDefault="006035B8" w:rsidP="00341C29">
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1703 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E53EC8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2018).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39199BD3" w14:textId="49B7A487" w:rsidR="00887C93" w:rsidRPr="00DB5B64" w:rsidRDefault="00887C93" w:rsidP="005B4F6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...50 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C6F3C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Divorcing Deportation: The Oregon Trail to Immigrant Inclusion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5B64">
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003762F7">
-[...23 lines deleted...]
-          <w:i/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5B64">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>co-authored with Alex Boon, Ben España, Lindsay Jonasso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5B64">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stephen W. Manning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Teresa Smith), 22 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5B64">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lewis &amp; Clark L. Rev</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 623 (2018). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE1C0AE" w14:textId="3AAEFF05" w:rsidR="00C635EC" w:rsidRPr="00C635EC" w:rsidRDefault="00C635EC" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C635EC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Looking for Wrongs in All the Right</w:t>
+      </w:r>
+      <w:r w:rsidR="00A85669">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C635EC">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Places</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A85669">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C635EC">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>New</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C635EC">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eng</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...95 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00C635EC">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C635EC">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Crim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C635EC">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Civ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C635EC">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Confinement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 191</w:t>
+      </w:r>
+      <w:r w:rsidR="004719F4">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00930587">
-[...33 lines deleted...]
-          <w:smallCaps/>
+    </w:p>
+    <w:p w14:paraId="434C3DA8" w14:textId="1C7FCBD6" w:rsidR="00102443" w:rsidRPr="00B626D0" w:rsidRDefault="00A85669" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D(e</w:t>
+      </w:r>
+      <w:r w:rsidR="00102443">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)volving Discretion: Lessons from the Life and Times o</w:t>
+      </w:r>
+      <w:r w:rsidR="00102443" w:rsidRPr="00F4327E">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f Secure Communities</w:t>
+      </w:r>
+      <w:r w:rsidR="00102443">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00102443" w:rsidRPr="000C2513">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>64</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0728">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...56 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="009E0728" w:rsidRPr="009E0728">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Am. U. L. Rev.</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0728">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1259</w:t>
+      </w:r>
+      <w:r w:rsidR="00102443">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2015).</w:t>
+      </w:r>
+      <w:r w:rsidR="00C069AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="005763CE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00B626D0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eprinted</w:t>
+      </w:r>
+      <w:r w:rsidR="00C069AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidR="00B626D0">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...111 lines deleted...]
-          <w:i/>
+      <w:r w:rsidR="00B626D0">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Immigration and Nationality Law Review (2016).</w:t>
+      </w:r>
+      <w:r w:rsidR="00C069AE">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C635EC">
-[...279 lines deleted...]
-    <w:p w14:paraId="7FDFC1F8" w14:textId="77777777" w:rsidR="00102443" w:rsidRDefault="00102443" w:rsidP="003C3483">
+    </w:p>
+    <w:p w14:paraId="4E718360" w14:textId="4CDFD8F0" w:rsidR="003C3483" w:rsidRPr="002E2828" w:rsidRDefault="003C3483" w:rsidP="005B4F6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...21 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:iCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F6229A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Civil Detention and Other Oxymorons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00102443">
@@ -3481,257 +3166,209 @@
       </w:r>
       <w:r w:rsidR="00102443">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Queens L. J.</w:t>
       </w:r>
       <w:r w:rsidR="00102443">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 55 (2014)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C617AFC" w14:textId="77777777" w:rsidR="003C3483" w:rsidRDefault="003C3483" w:rsidP="0030167F">
+    <w:p w14:paraId="0BC8837D" w14:textId="77777777" w:rsidR="00FA0BBC" w:rsidRPr="00EC6ED0" w:rsidRDefault="00FA0BBC" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Getting to Work: Why Nobody Cares About E-Verify (And Why They Should)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U.C. Irvine L. Rev</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 381 (2012).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F6B308" w14:textId="1090C1A4" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="005B4F6A">
       <w:pPr>
         <w:keepNext/>
-        <w:rPr>
-[...63 lines deleted...]
-        <w:keepNext/>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Doing Time: Crimmigration Law and the Perils of Haste</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 58 UCLA L. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rev</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. 1705 (2011).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3F2008" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="00882B51">
+    <w:p w14:paraId="42BCC2ED" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="005B4F6A">
       <w:pPr>
         <w:pStyle w:val="Head1-Artic"/>
         <w:keepNext/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:i/>
-[...12 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Designing Populations: Lessons in Power and Population Production from Nineteenth-Century Immigration Law,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:i/>
-[...4 lines deleted...]
-        <w:t>Designing Populations: Lessons in Power and Population Production from Nineteenth-Century Immigration Law,</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 64 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vand. L. Rev. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3C55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:smallCaps/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009B3C55">
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En Banc</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:iCs/>
-[...10 lines deleted...]
-          <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 29 (2011).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8EC6C7" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="00882B51">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="266CA17A" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00914A8B" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00882B51">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aniel J. Chepaitis &amp; Andrea K. Panagakis, </w:t>
       </w:r>
       <w:r w:rsidR="00882B51">
         <w:rPr>
           <w:i/>
@@ -3758,63 +3395,53 @@
         <w:t xml:space="preserve">Climate Change and the Perils of an Engineered Environment </w:t>
       </w:r>
       <w:r w:rsidR="00882B51">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Juliet P. Stumpf, ed.), 28 UCLA </w:t>
       </w:r>
       <w:r w:rsidR="00882B51" w:rsidRPr="009B3C55">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">J. Envtl. L. &amp; Pol’y </w:t>
       </w:r>
       <w:r w:rsidR="00882B51">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>291 (2010).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307B8F5A" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="00882B51">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0F3734DC" w14:textId="67A28EFD" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Implausible Alien: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Iqbal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -3832,165 +3459,136 @@
         <w:t>, 14</w:t>
       </w:r>
       <w:r w:rsidR="0082334F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lewis &amp; Clark L. Rev</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. 231 (2010).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F38222" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="00882B51">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3FD4449E" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Fitting Punishment, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">66 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wash. &amp; Lee L. Rev. 1683 (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2009).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D593B50" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="00882B51">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="734544B3" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>States of Confusion: The Rise of State and Local Power Over Immigration,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 86 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N.C. L. Rev.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1557 (2008).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436982A9" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="00882B51">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="41C65C25" w14:textId="5B96CA5B" w:rsidR="00882B51" w:rsidRPr="00935216" w:rsidRDefault="00882B51" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Crimmigration Crisis: Immigrants, Crime, and Sovereign Power, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>56</w:t>
       </w:r>
       <w:r w:rsidR="0082334F">
         <w:rPr>
@@ -4058,246 +3656,154 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eds.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00935216">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Stanford U. Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2013)</w:t>
-[...75 lines deleted...]
-        <w:t>ing 2016)</w:t>
+        <w:t xml:space="preserve"> 2013</w:t>
+      </w:r>
+      <w:r w:rsidR="006B49F2">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C9CD9B" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="00882B51">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="65E1AF2A" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>English-Only Cases: Litigating the Diverse Workplace</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 34 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABA Emp. &amp; Lab. L.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 (Summer 2006).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E09C1D7" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="00882B51">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="775E17F0" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Penalizing Immigrants, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fed. Sentencing Rptr.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 264 (2006).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC95349" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="00882B51">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="198D1687" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="005B4F6A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citizens of an Enemy Land: Enemy Combatants, Aliens, and the Constitutional Rights of the Pseudo-Citizen, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">38 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
@@ -4342,60 +3848,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Normal12"/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Workplace Discrimination Privacy and Security in an Age of Terrorism: Proceedings of the New York University 55th Annual Conference on Labor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Normal12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 57 (Matthew Bodie &amp; Sam Estreicher eds., Kluwer Law Int’l </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2007).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A5E806" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="00882B51">
-[...8 lines deleted...]
-    <w:p w14:paraId="7BC303BF" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="00914A8B">
+    <w:p w14:paraId="7BC303BF" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="006B49F2">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Advancing Civil Rights through Immigration Law: One Step Forward, Two Steps Back?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
@@ -4443,61 +3940,51 @@
         </w:rPr>
         <w:t>, Institute of State and Law, Moscow, Russia (2003).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Version published as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Speaking a New Language: Immigration and </w:t>
-[...9 lines deleted...]
-        <w:t>Civil Rights in a Global Economy</w:t>
+        <w:t>Speaking a New Language: Immigration and Civil Rights in a Global Economy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 15 Dve Domovini/Two Homelands 1, 121 (2002).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0373A0DD" w14:textId="41195FAA" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="002517C7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F920484" w14:textId="2AB8E5DB" w:rsidR="00367D50" w:rsidRDefault="00890782" w:rsidP="00FF4B7F">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
@@ -4785,417 +4272,695 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in progress</w:t>
       </w:r>
       <w:r w:rsidRPr="00367D50">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED17731" w14:textId="15EE87C4" w:rsidR="00367D50" w:rsidRDefault="00367D50" w:rsidP="00FF4B7F">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="207D258D" w14:textId="77777777" w:rsidR="00014282" w:rsidRDefault="000D742D" w:rsidP="00FF4B7F">
+    <w:p w14:paraId="207D258D" w14:textId="6233F306" w:rsidR="00014282" w:rsidRDefault="000D742D" w:rsidP="00FF4B7F">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D742D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Casebook</w:t>
       </w:r>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="000D742D">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2724AE9A" w14:textId="3CE15D96" w:rsidR="008B77DC" w:rsidRDefault="008B77DC" w:rsidP="00FF4B7F">
-      <w:pPr>
+    <w:p w14:paraId="2724AE9A" w14:textId="44DDC6E9" w:rsidR="008B77DC" w:rsidRDefault="008B77DC" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003113AD">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Aleinikoff, Martin, Motomura, Fullerton,</w:t>
+        <w:t xml:space="preserve">Motomura, </w:t>
+      </w:r>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fullerton, </w:t>
       </w:r>
       <w:r w:rsidR="00B626D0" w:rsidRPr="003113AD">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Stumpf</w:t>
+        <w:t>Stumpf</w:t>
+      </w:r>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00117CF6">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; Gulasekaram</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00117CF6">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gulasekaram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B626D0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00856E5C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cuison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Villazor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Immigration and Citizenship, Process and Policy (</w:t>
       </w:r>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9384E">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ed. </w:t>
+      </w:r>
+      <w:r w:rsidR="00102443">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
       <w:r w:rsidR="00A83CA9">
         <w:rPr>
           <w:iCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...36 lines deleted...]
-        <w:t>20</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB84D1F" w14:textId="66F2E9A1" w:rsidR="00A83CA9" w:rsidRDefault="00A83CA9" w:rsidP="00FF4B7F">
-[...15 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3FB3CED6" w14:textId="2E1EE3BE" w:rsidR="00856E5C" w:rsidRPr="00856E5C" w:rsidRDefault="00856E5C" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00856E5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motomura, Fullerton, Stumpf, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856E5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gulasekaram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00856E5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00856E5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cuison-Villazor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856E5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Asylum, Refugees, and Other Humanitarian Protections (1st Ed. 2026)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF9B86E" w14:textId="679689A9" w:rsidR="003113AD" w:rsidRDefault="003113AD" w:rsidP="00FF4B7F">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B49F2">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Motomura</w:t>
+      </w:r>
       <w:r w:rsidRPr="008F31BC">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Aleinikoff, Martin, Motomura, Fullerton, Stumpf</w:t>
+        <w:t>, Stumpf</w:t>
       </w:r>
       <w:r w:rsidR="0031005C">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F31BC">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gulasekaram</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0031005C">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0031005C">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Cuizon-Villazor’</w:t>
+        <w:t>Cui</w:t>
+      </w:r>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0031005C">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on-Villazor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006B49F2">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008F31BC">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Immigration and Nationality Laws of the United States: Selected Statutes</w:t>
+      </w:r>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Other Materials</w:t>
+      </w:r>
       <w:r w:rsidRPr="008F31BC">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Immigration and Nationality Laws of the United States: Selected Statutes, Regulations and Forms</w:t>
+        <w:t>, Regulations and Forms</w:t>
       </w:r>
       <w:r w:rsidRPr="008F31BC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="008F31BC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="0031005C">
-[...4 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B4D2E5C" w14:textId="77777777" w:rsidR="008B77DC" w:rsidRDefault="008B77DC" w:rsidP="00FF4B7F">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D8DF4EB" w14:textId="49F9E8C3" w:rsidR="00014282" w:rsidRPr="00014282" w:rsidRDefault="00014282" w:rsidP="00FF4B7F">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014282">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Book Chapters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BC981D" w14:textId="35B10968" w:rsidR="00A83CA9" w:rsidRPr="003113AD" w:rsidRDefault="003113AD" w:rsidP="009E0B3C">
-      <w:pPr>
+    <w:p w14:paraId="15BC981D" w14:textId="07B8F53D" w:rsidR="00A83CA9" w:rsidRPr="003113AD" w:rsidRDefault="003113AD" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003113AD">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Immigration Law as Domestic Law Enforcement, </w:t>
       </w:r>
+      <w:r w:rsidR="00B62E4B">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
       <w:r w:rsidR="00A83CA9" w:rsidRPr="003113AD">
         <w:rPr>
           <w:iCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oxford Handbook of Comparative Immigration Law</w:t>
       </w:r>
       <w:r w:rsidRPr="003113AD">
         <w:rPr>
           <w:iCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...19 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856E5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in progress</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856E5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2173B2" w14:textId="77777777" w:rsidR="00856E5C" w:rsidRDefault="00856E5C" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40121302" w14:textId="2F32C771" w:rsidR="00856E5C" w:rsidRDefault="00B62E4B" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62E4B">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The War on Immigration in the United States, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00856E5C" w:rsidRPr="00B62E4B">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oxford</w:t>
+      </w:r>
+      <w:r w:rsidR="00856E5C">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Intersections: Borders (2025)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F06E51B" w14:textId="77777777" w:rsidR="00A83CA9" w:rsidRDefault="00A83CA9" w:rsidP="009E0B3C">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0A49B372" w14:textId="107003AE" w:rsidR="00920758" w:rsidRPr="00920758" w:rsidRDefault="00920758" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Terrorism of Everyday Crime, </w:t>
       </w:r>
       <w:r w:rsidRPr="00920758">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F61792">
         <w:rPr>
@@ -5209,201 +4974,142 @@
       <w:r w:rsidR="00F61792">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nations</w:t>
       </w:r>
       <w:r w:rsidR="009E0B3C">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009E0B3C" w:rsidRPr="009E0B3C">
         <w:rPr>
           <w:iCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resurgent Nationalism and the Closing of Borders</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="006B49F2">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Robert </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> eds, Fordham Press</w:t>
+        <w:t>(Robert Koulish &amp; Maartje van der Woude eds, Fordham Press</w:t>
       </w:r>
       <w:r w:rsidR="00CA3416">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2020).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A91D4EF" w14:textId="4875E4A5" w:rsidR="00920758" w:rsidRDefault="00920758" w:rsidP="00FF4B7F">
-[...3 lines deleted...]
-          <w:i/>
+    <w:p w14:paraId="05EEF61C" w14:textId="5DB44BAA" w:rsidR="008667F8" w:rsidRPr="008667F8" w:rsidRDefault="00920758" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="008667F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Crimmigration: Encountering the Leviathan</w:t>
       </w:r>
       <w:r w:rsidR="006F7269">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, in </w:t>
       </w:r>
       <w:r w:rsidR="006F7269" w:rsidRPr="0030167F">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030167F">
+      <w:r w:rsidR="008667F8" w:rsidRPr="0030167F">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he Routledge Handbook of </w:t>
       </w:r>
+      <w:r w:rsidR="006F7269" w:rsidRPr="006B49F2">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Migration</w:t>
+      </w:r>
       <w:r w:rsidR="006F7269" w:rsidRPr="0030167F">
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Migration and Crime</w:t>
+        <w:t xml:space="preserve"> and Crime</w:t>
       </w:r>
       <w:r w:rsidR="000C03DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Sharon Pickering </w:t>
       </w:r>
       <w:r w:rsidR="00B6370F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; Julie Ham </w:t>
       </w:r>
       <w:r w:rsidR="000C03DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidR="00B6370F">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -5425,135 +5131,133 @@
         </w:rPr>
         <w:t xml:space="preserve">Routledge </w:t>
       </w:r>
       <w:r w:rsidR="00102443">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2015</w:t>
       </w:r>
       <w:r w:rsidR="000C03DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AC6A0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B645003" w14:textId="77777777" w:rsidR="008667F8" w:rsidRDefault="008667F8" w:rsidP="002C605F">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="65DC9935" w14:textId="4F20CADC" w:rsidR="008B77DC" w:rsidRDefault="008B77DC" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Process is the Punishment in Crimmigration Law, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The Borders of Punishment: Criminal Justice, Citizenship and Social Exclusion (</w:t>
+        <w:t xml:space="preserve">The Borders of Punishment: Criminal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B49F2">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Justice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Citizenship and Social Exclusion (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mary Bosworth &amp; Katja Aas eds.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC6A0E" w:rsidRPr="00AC6A0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Oxford </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2013).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEE60FE" w14:textId="77777777" w:rsidR="008B77DC" w:rsidRDefault="008B77DC" w:rsidP="006F7269">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="125E53A4" w14:textId="3813387B" w:rsidR="00882B51" w:rsidRPr="00914A8B" w:rsidRDefault="008667F8" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Preemption as Proportionality in State and Local Crimmigration Law,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r>
@@ -5572,127 +5276,117 @@
         </w:rPr>
         <w:t>The Constitution and the Future of Criminal Justice (</w:t>
       </w:r>
       <w:r w:rsidR="00882B51">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">John T. Parry &amp; L. Song Richardson eds., </w:t>
       </w:r>
       <w:r w:rsidR="00AC6A0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cambridge </w:t>
       </w:r>
       <w:r w:rsidR="00882B51">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2013).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D2231C" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="008B77DC">
-[...10 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="45999D3F" w14:textId="1AF03718" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Two Profiles of Crimmigration Law: Criminal Deportation and Illegal Migration,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Globalisation and the Challenge to Criminology (</w:t>
+      <w:r w:rsidRPr="006B49F2">
+        <w:rPr>
+          <w:iCs/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Globalisation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Challenge to Criminology (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Francis Pakes ed.</w:t>
       </w:r>
       <w:r w:rsidR="00AC6A0E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Routledge</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31325CF1" w14:textId="77777777" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="00882B51">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="74246855" w14:textId="522BD005" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Introduction, </w:t>
       </w:r>
       <w:r w:rsidRPr="00156B30">
         <w:rPr>
           <w:iCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Social Control and Justice: Crimmigration in the Age of Fear</w:t>
@@ -5716,61 +5410,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> João Guia et al. eds.</w:t>
       </w:r>
       <w:r w:rsidR="00AC6A0E">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Eleven Int’l Pub.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2013).</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6D8AB72C" w14:textId="75D8278E" w:rsidR="00882B51" w:rsidRDefault="00882B51" w:rsidP="00914A8B">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Of Criminals and Aliens: Crimmigration Law and the Elusive Quest for Justice </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
@@ -5821,51 +5504,50 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2012).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA1F9EF" w14:textId="77777777" w:rsidR="00C86635" w:rsidRDefault="00C86635" w:rsidP="0030167F">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C03DF">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22C02DD2" wp14:editId="7E695D00">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-114300</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>76200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1323975" cy="485775"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
@@ -6056,52 +5738,53 @@
                           <w:b/>
                           <w:smallCaps/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00641D6B">
                         <w:rPr>
                           <w:b/>
                           <w:smallCaps/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Addresses</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7F9CE414" w14:textId="77777777" w:rsidR="00A97A0A" w:rsidRDefault="00A97A0A" w:rsidP="00C86635"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A49EF46" w14:textId="428B0712" w:rsidR="005A7E53" w:rsidRDefault="0030167F" w:rsidP="00155AE4">
-      <w:pPr>
+    <w:p w14:paraId="7A49EF46" w14:textId="428B0712" w:rsidR="005A7E53" w:rsidRDefault="0030167F" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F12AC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>JOTWELL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="008F12AC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6135,479 +5818,382 @@
         </w:rPr>
         <w:t>immigration law</w:t>
       </w:r>
       <w:r w:rsidR="005A7E53">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> scholarship</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="005A7E53">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Annual posts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6A80A2" w14:textId="77777777" w:rsidR="005A7E53" w:rsidRDefault="005A7E53" w:rsidP="00155AE4">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="4E4EE97D" w14:textId="72477721" w:rsidR="00AE5E0A" w:rsidRDefault="00C81261" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C81261">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Report: Immigrant Family Separation in Northwest Juvenile Jails, Center for Human Rights, University of Washington</w:t>
       </w:r>
       <w:r w:rsidR="002C19EF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C19EF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2020,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C81261">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C81261">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">co-authored with Angelina Godoy, Phil Neff, Ruth Campbell, CJ </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>co-authored with Angelina Godoy, Phil Neff, Ruth Campbell, CJ Fuenzalida Nuñez, Jessica Gutierrez, and Madeline Wilson)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C81261">
         <w:rPr>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C81261">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BC9C60" w14:textId="7E52ECAF" w:rsidR="00155AE4" w:rsidRPr="00155AE4" w:rsidRDefault="00155AE4" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
         <w:rPr>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00155AE4">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Justifying Family Separation: Othering Mothers in Two Discursive Steps</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oxford University,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7E53">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="005A7E53">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Border Criminologies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7E53">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>blog</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312A77EB" w14:textId="4038DA96" w:rsidR="00CB2352" w:rsidRDefault="00F43BC2" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Permanent Meaning of Temporary Detention, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Oxford University,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7E53">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7E53">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Border Criminologies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7E53">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>blog</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2018) (solicited post)</w:t>
+      </w:r>
+      <w:r w:rsidR="007B3874">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F67B48" w14:textId="77777777" w:rsidR="00AE5E0A" w:rsidRDefault="00AE5E0A" w:rsidP="00155AE4">
-[...36 lines deleted...]
-          <w:iCs/>
+    <w:p w14:paraId="54E27561" w14:textId="23C9BF6F" w:rsidR="00C91AC3" w:rsidRDefault="00C91AC3" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C91AC3">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Juliet Stumpf: Research Update</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oxford University,</w:t>
       </w:r>
       <w:r w:rsidRPr="005A7E53">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A7E53">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Border Criminologies </w:t>
       </w:r>
       <w:r w:rsidRPr="005A7E53">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>blog</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2019).</w:t>
-[...29 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> (2016) (solicited post).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559E0BB9" w14:textId="6AC126E0" w:rsidR="0026751E" w:rsidRDefault="00432BAE" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transformative Collaborations</w:t>
+      </w:r>
+      <w:r w:rsidR="0026751E">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0026751E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oxford University,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7E53">
+      <w:r w:rsidR="0026751E" w:rsidRPr="005A7E53">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7E53">
+      <w:r w:rsidR="0026751E" w:rsidRPr="005A7E53">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Border Criminologies </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7E53">
-[...133 lines deleted...]
-      </w:r>
       <w:r w:rsidR="0026751E" w:rsidRPr="005A7E53">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">blog, </w:t>
       </w:r>
       <w:r w:rsidR="009C66A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2016) (solicited post).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CB82ED" w14:textId="2B34A05C" w:rsidR="0026751E" w:rsidRPr="0026751E" w:rsidRDefault="0026751E" w:rsidP="00155AE4">
-[...16 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5F6E5417" w14:textId="26597E36" w:rsidR="00194180" w:rsidRPr="005A7E53" w:rsidRDefault="00CC067B" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00194180" w:rsidRPr="005A7E53">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Professors Juliet Stumpf and Stephen Manning’s Transformative Immigration Law Seminar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0026751E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -6653,87 +6239,88 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00194180" w:rsidRPr="005A7E53">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0026751E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> January 2016, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00432BAE" w:rsidRPr="00A37A98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>http://lawprofessors.typepad.com/immigration/2016/01/innovations-in-immigration-law-teaching-lawyering-professors-juliet-stumpf-and-stephen-mannings-tran.html</w:t>
+          <w:t>http://lawprofessors.typepad.com/immigration/2016/01/innovations-in-</w:t>
+        </w:r>
+        <w:r w:rsidR="00432BAE" w:rsidRPr="00A37A98">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>immigration-law-teaching-lawyering-professors-juliet-stumpf-and-stephen-mannings-tran.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00432BAE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (solicited post)</w:t>
       </w:r>
       <w:r w:rsidR="0026751E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00194180" w:rsidRPr="005A7E53">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAEB54F" w14:textId="77777777" w:rsidR="00194180" w:rsidRDefault="00194180" w:rsidP="00155AE4">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0CAA49A7" w14:textId="524B9E21" w:rsidR="0026751E" w:rsidRDefault="00CC067B" w:rsidP="006B49F2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="005A7E53" w:rsidRPr="005A7E53">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>At the Border of the Classroom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005A7E53">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -6774,66 +6361,50 @@
         <w:t xml:space="preserve">September 2015, </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="0026751E" w:rsidRPr="00A37A98">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.law.ox.ac.uk/research-subject-groups/centre-criminology/centreborder-criminologies/blog/2015/09/border-classroom</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00432BAE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (solicited post)</w:t>
       </w:r>
       <w:r w:rsidR="005A7E53">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E878F3" w14:textId="03764007" w:rsidR="0026751E" w:rsidRPr="009B65B9" w:rsidRDefault="007435C4" w:rsidP="00155AE4">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A33B4">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Juliet Stumpf on Windsor</w:t>
       </w:r>
       <w:r w:rsidR="0031005C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
@@ -7250,374 +6821,365 @@
                           <w:b/>
                           <w:smallCaps/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:smallCaps/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Lectures</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6476089B" w14:textId="77777777" w:rsidR="00A97A0A" w:rsidRDefault="00A97A0A"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F7893A" w14:textId="02EBF78D" w:rsidR="0031005C" w:rsidRDefault="007B4DEB" w:rsidP="0031005C">
+    <w:p w14:paraId="4426AC65" w14:textId="076B63FC" w:rsidR="008719DE" w:rsidRDefault="008719DE" w:rsidP="007D1CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...83 lines deleted...]
-    <w:p w14:paraId="09439BA5" w14:textId="01E8AF94" w:rsidR="007B4DEB" w:rsidRDefault="007B4DEB" w:rsidP="0031005C">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">John Carrol University </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008719DE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Woelfl Lecture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (March 2026)</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1CB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Lecture: “Immigration Plotlines: Critical Moments in Crimmigration.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F0016B" w14:textId="0A677B2F" w:rsidR="007D1CB7" w:rsidRDefault="00F26633" w:rsidP="007D1CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="3D0DE78F" w14:textId="77777777" w:rsidR="0031005C" w:rsidRDefault="0031005C" w:rsidP="0031005C">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of Leiden,</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1CB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Netherlands</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (January 2025)</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1CB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D1CB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Lecture: “Crimmigrators”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09439BA5" w14:textId="6ED5D6BA" w:rsidR="007B4DEB" w:rsidRDefault="0031005C" w:rsidP="007D1CB7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...8 lines deleted...]
-        <w:keepNext/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Crimmigration Control International Network of Studies </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4DEB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(CINETS) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Border Criminologies Conference: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031005C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Crimmigration through Time, Space, and Culture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (March 2024)</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4DEB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1CB7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Opening and Closing speaker, Plenary speaker, and Co-organizer </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4DEB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presented: “Crimmigration and the Global South”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9091FF" w14:textId="05AD07A5" w:rsidR="00AE5E0A" w:rsidRDefault="0048088E" w:rsidP="006B49F2">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0048088E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cleveland-Marshall College of Law, Criminal Justice Forum Speaker Series </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(February 2022).</w:t>
       </w:r>
       <w:r w:rsidRPr="0048088E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Lecture: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="0048088E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Crimmigrators</w:t>
       </w:r>
       <w:r w:rsidR="00050CB4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769E50E6" w14:textId="77777777" w:rsidR="00AE5E0A" w:rsidRDefault="00AE5E0A" w:rsidP="00A845BA">
+    <w:p w14:paraId="5EAA5913" w14:textId="1BE440A4" w:rsidR="004C23C0" w:rsidRDefault="00645142" w:rsidP="006B49F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...23 lines deleted...]
-        </w:tabs>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Melbourne Criminology Colloquium, </w:t>
       </w:r>
       <w:r w:rsidR="004C23C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>December 2019. Keynote: “Justifying Family Separation: Othering Mothers in Two Discursive Steps.”</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="160BF158" w14:textId="77777777" w:rsidR="004C23C0" w:rsidRDefault="00A522EC" w:rsidP="0031005C">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7663,744 +7225,1857 @@
         </w:rPr>
         <w:t>University Lecture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004C23C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Justifying Family Separation: Of Criminal Aliens and Alien Mothers.”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3169BF7E" w14:textId="633687D2" w:rsidR="004C23C0" w:rsidRDefault="004C23C0" w:rsidP="0031005C">
+    <w:p w14:paraId="3169BF7E" w14:textId="633687D2" w:rsidR="004C23C0" w:rsidRDefault="004C23C0" w:rsidP="006B49F2">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
+        <w:spacing w:after="120"/>
         <w:ind w:left="2880"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C23C0">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Law School Lecture</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: “Liminal Immigration Law: Dreamers, Detainers, and Law That Just Won’t Quit.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B755BC" w14:textId="77777777" w:rsidR="004C23C0" w:rsidRDefault="004C23C0" w:rsidP="00A845BA">
+    <w:p w14:paraId="0D9ACE80" w14:textId="237F4FA8" w:rsidR="007D300C" w:rsidRDefault="00E11F78" w:rsidP="006B49F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0D9ACE80" w14:textId="237F4FA8" w:rsidR="007D300C" w:rsidRDefault="00E11F78" w:rsidP="00A845BA">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11F78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oxford University, Border Criminologies and the Centre for Criminology, February 2019. </w:t>
+      </w:r>
+      <w:r w:rsidR="00732E53" w:rsidRPr="00E11F78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Special Lecture</w:t>
+      </w:r>
+      <w:r w:rsidR="00732E53">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11F78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“The Terrorism of Everyday Crime.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F34D89" w14:textId="17D29F67" w:rsidR="00746F89" w:rsidRDefault="00746F89" w:rsidP="006B49F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="2CE22CF7" w14:textId="77777777" w:rsidR="00E11F78" w:rsidRDefault="00E11F78" w:rsidP="00A845BA">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Queen Mary University of London School of Law, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F6D32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">December 2017. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annual Lecture of the Criminal Justice Center: “</w:t>
+      </w:r>
+      <w:r w:rsidR="00784641">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Crimmigration Law at a Crossroads: P</w:t>
+      </w:r>
+      <w:r w:rsidR="0051495D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>romises and Perils after Trump and</w:t>
+      </w:r>
+      <w:r w:rsidR="00784641">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brexit</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF72F4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6D32">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A402CEC" w14:textId="5E6E6ABF" w:rsidR="00A1766F" w:rsidRDefault="0064052F" w:rsidP="006B49F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="33F34D89" w14:textId="17D29F67" w:rsidR="00746F89" w:rsidRDefault="00746F89" w:rsidP="00A845BA">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF575B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Leiden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1766F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Borders of Crimmigration conference, October 2014.  Keynote Address: </w:t>
+      </w:r>
+      <w:r w:rsidR="006C2052">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“The Secret Life of Crimmigration Law.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0EE3FD" w14:textId="6B083093" w:rsidR="000C03DF" w:rsidRDefault="000C03DF" w:rsidP="006B49F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...62 lines deleted...]
-    <w:p w14:paraId="4C718439" w14:textId="77777777" w:rsidR="00746F89" w:rsidRDefault="00746F89" w:rsidP="00A845BA">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47311">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Coimbra, Inaugural Crimmigration Control Conference, October 2012.  Keynote </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47311">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: “The Legitimacy of Crimmigration Law.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515B1A5D" w14:textId="4DD4A504" w:rsidR="000C03DF" w:rsidRDefault="000C03DF" w:rsidP="006B49F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2160"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5A402CEC" w14:textId="37F3C865" w:rsidR="00A1766F" w:rsidRDefault="0064052F" w:rsidP="00A845BA">
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47311">
+        <w:rPr>
+          <w:rStyle w:val="Normal12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>University of Oslo Facul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Normal12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ty of Law, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B85428" w:rsidRPr="00F47311">
+        <w:rPr>
+          <w:rStyle w:val="Normal12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>International Seminar: New Landscapes of Justice and Security,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85428">
+        <w:rPr>
+          <w:rStyle w:val="Normal12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Normal12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>June 2010.  Keynote A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47311">
+        <w:rPr>
+          <w:rStyle w:val="Normal12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ddress</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Normal12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47311">
+        <w:rPr>
+          <w:rStyle w:val="Normal12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004968ED">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Of Criminals and Aliens: Punishment, Obedience, and the Elusive Quest for Justice.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47311">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C856C9" w14:textId="56A46E8C" w:rsidR="000C03DF" w:rsidRPr="00F47311" w:rsidRDefault="000C03DF" w:rsidP="00B20459">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F47311">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Immigrant Rights Conferen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ce, Marlborough, Massachusetts, December 2000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47311">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F157E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keynote address. Co-sponsored by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47311">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U.S. Department of Health and Human Services, U.S. Department of Education, and the Community Relations Service of the U.S. Department of Justice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2154E8AE" w14:textId="6EBDF4CE" w:rsidR="003E0F92" w:rsidRDefault="00882B51" w:rsidP="003E0F92">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644814">
+        <w:rPr>
+          <w:b/>
+          <w:smallCaps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presentations</w:t>
+      </w:r>
+      <w:r w:rsidR="00644814" w:rsidRPr="00FD3919">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003E0F92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0F92" w:rsidRPr="005575A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aw &amp; Society </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0F92" w:rsidRPr="0069189D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0F92" w:rsidRPr="005575A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0F92" w:rsidRPr="0086279D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annual</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0F92" w:rsidRPr="005575A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0F92">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0F92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">May 2026 (San Francisco, CA). Co-organized </w:t>
+      </w:r>
+      <w:r w:rsidR="004C2A78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">panel, </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0F92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“When Discretion is not the Better Part of Valor</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2A78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0F92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2A78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented </w:t>
+      </w:r>
+      <w:r w:rsidR="004C2A78" w:rsidRPr="00372823">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>War and Peace and Crime and Punishment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7F61B5" w14:textId="77777777" w:rsidR="004C2A78" w:rsidRDefault="004C2A78" w:rsidP="003E0F92">
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F82BFCD" w14:textId="223859D5" w:rsidR="004C2A78" w:rsidRDefault="004C2A78" w:rsidP="004C2A78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w14:paraId="343C6540" w14:textId="77777777" w:rsidR="00A1766F" w:rsidRDefault="00A1766F" w:rsidP="00A845BA">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DemoCis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project Conference: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C2A78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Analysis of illiberal regimes. Deciphering democratic deconsolidation</w:t>
+      </w:r>
+      <w:r w:rsidR="00931596">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> May 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2DBA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Lyon, France)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Presented “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C2A78">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Putting Fuel to the Fire: Human Rights Violations and the Aggregation of Autocratic Power</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C2A78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B196280" w14:textId="77777777" w:rsidR="004C2A78" w:rsidRDefault="004C2A78" w:rsidP="004C2A78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F0EE3FD" w14:textId="6B083093" w:rsidR="000C03DF" w:rsidRDefault="000C03DF" w:rsidP="00A845BA">
+    <w:p w14:paraId="65537005" w14:textId="6B72BCD8" w:rsidR="004C2A78" w:rsidRDefault="004C2A78" w:rsidP="004C2A78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F47311">
-[...21 lines deleted...]
-    <w:p w14:paraId="694D30EE" w14:textId="77777777" w:rsidR="00A845BA" w:rsidRDefault="00A845BA" w:rsidP="00A845BA">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gonzaga Law Immigration Summit</w:t>
+      </w:r>
+      <w:r w:rsidR="0031611C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oct</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26633">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="0031611C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Spokane, WA),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0016622D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C2A78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Due Process in Immigration: Academic and Advocacy Perspectives</w:t>
+      </w:r>
+      <w:r w:rsidR="0016622D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.” Presented “Due Process Large &amp; Small.”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AEC0FD" w14:textId="77777777" w:rsidR="002D2DBA" w:rsidRDefault="002D2DBA" w:rsidP="004C2A78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="515B1A5D" w14:textId="4DD4A504" w:rsidR="000C03DF" w:rsidRDefault="000C03DF" w:rsidP="00A845BA">
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB3EC28" w14:textId="2BC3A5A7" w:rsidR="002D2DBA" w:rsidRPr="0016622D" w:rsidRDefault="002D2DBA" w:rsidP="002D2DBA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:i/>
-[...31 lines deleted...]
-          <w:rStyle w:val="Normal12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0F92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Refugees &amp; Migrants in Our Common Home</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F92">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Normal12"/>
-[...23 lines deleted...]
-          <w:rStyle w:val="Normal12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004968ED">
-[...10 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="003E0F92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mobilizing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2F0F3DF3" w14:textId="77777777" w:rsidR="000C03DF" w:rsidRDefault="000C03DF" w:rsidP="000C03DF">
+      <w:r w:rsidRPr="003E0F92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Academic Communities for Action</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oct</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E0F92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Augustinianum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E0F92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Rome, Italy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0016622D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented </w:t>
+      </w:r>
+      <w:r w:rsidR="0016622D" w:rsidRPr="0016622D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Migration, Evolution, &amp; the Law</w:t>
+      </w:r>
+      <w:r w:rsidR="0016622D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0016622D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with Rebecca Stumpf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37EBEBFC" w14:textId="77777777" w:rsidR="004C2A78" w:rsidRPr="004C2A78" w:rsidRDefault="004C2A78" w:rsidP="004C2A78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="76C856C9" w14:textId="56A46E8C" w:rsidR="000C03DF" w:rsidRPr="00F47311" w:rsidRDefault="000C03DF" w:rsidP="00A845BA">
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B92B49" w14:textId="035269BE" w:rsidR="0031611C" w:rsidRPr="003E0F92" w:rsidRDefault="0031611C" w:rsidP="0031611C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
-          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:spacing w:after="240"/>
-[...81 lines deleted...]
-          <w:bCs/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E0F92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Law and Society </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069189D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005575A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual Meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="009A564B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> May 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="009A564B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="009A564B" w:rsidRPr="003E0F92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chicago, IL</w:t>
+      </w:r>
+      <w:r w:rsidR="009A564B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E0F92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009A564B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented </w:t>
+      </w:r>
+      <w:r w:rsidR="009A564B" w:rsidRPr="0016622D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Migration, Evolution, &amp; the Law</w:t>
+      </w:r>
+      <w:r w:rsidR="009A564B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A564B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with Rebecca Stumpf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB083B1" w14:textId="77777777" w:rsidR="0031611C" w:rsidRDefault="0031611C" w:rsidP="002D2DBA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BFE84AE" w14:textId="39BF5F1C" w:rsidR="00931596" w:rsidRDefault="0016622D" w:rsidP="002D2DBA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ira C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00931596">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rothberger</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conference</w:t>
+      </w:r>
+      <w:r w:rsidR="00931596">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Colorado Law: University of Colorado Boulder</w:t>
+      </w:r>
+      <w:r w:rsidR="00931596">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Apr. 2025 (Boulder, CO)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, “Borders and Belonging: Toward a Fair Immigration Policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00931596">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00931596">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Practical Utopias</w:t>
+      </w:r>
+      <w:r w:rsidR="00931596">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDD2345" w14:textId="77777777" w:rsidR="00931596" w:rsidRDefault="00931596" w:rsidP="002D2DBA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08FCB7E7" w14:textId="279E2498" w:rsidR="00931596" w:rsidRPr="0031611C" w:rsidRDefault="00931596" w:rsidP="002D2DBA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Oregon </w:t>
+      </w:r>
+      <w:r w:rsidR="0016622D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School of Law, “Crimmigration Works-in-Progress,” </w:t>
+      </w:r>
+      <w:r w:rsidR="0031611C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="0031611C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 (Eugene, OR). Presented </w:t>
+      </w:r>
+      <w:r w:rsidR="0031611C" w:rsidRPr="0031611C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Crimmigrators</w:t>
+      </w:r>
+      <w:r w:rsidR="0031611C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03263165" w14:textId="77777777" w:rsidR="00931596" w:rsidRDefault="00931596" w:rsidP="002D2DBA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EEA70DB" w14:textId="434D7F0D" w:rsidR="0031611C" w:rsidRDefault="0031611C" w:rsidP="0031611C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031611C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rutgers University Law Review Symposium:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031611C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Dual Role of Immigra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031611C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on and C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031611C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zenship Laws:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031611C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exploring Inclusion, Exclusion, and Reform for 2025 and Beyond</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” Apr. 2025 (Newark, NJ). Presented </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031611C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Crimmigrators</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490042B2" w14:textId="77777777" w:rsidR="00931596" w:rsidRDefault="00931596" w:rsidP="002D2DBA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18AF0B1F" w14:textId="0BB6C2D3" w:rsidR="00931596" w:rsidRDefault="00931596" w:rsidP="002D2DBA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>San Diego</w:t>
+      </w:r>
+      <w:r w:rsidR="0031611C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> State University, “The Sanctuary Symposium,” Feb. 2025 (San Diego, CA). Presented </w:t>
+      </w:r>
+      <w:r w:rsidR="0031611C" w:rsidRPr="0031611C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sanctuary Jurisdictions Under Threat</w:t>
+      </w:r>
+      <w:r w:rsidR="0031611C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D569B6" w14:textId="77777777" w:rsidR="00931596" w:rsidRDefault="00931596" w:rsidP="002D2DBA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A957C4" w14:textId="01151D57" w:rsidR="00931596" w:rsidRDefault="00931596" w:rsidP="002D2DBA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strategic Immigration Convening, Lewis &amp; Clark Law School, Feb. 2025 (Portland, OR). </w:t>
+      </w:r>
+      <w:r w:rsidR="0016622D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Opening &amp; Closing, c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o-organized conference. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C2CC90" w14:textId="77777777" w:rsidR="00931596" w:rsidRDefault="00931596" w:rsidP="0031611C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E9391FA" w14:textId="6A218509" w:rsidR="007B4DEB" w:rsidRPr="00946143" w:rsidRDefault="007B4DEB" w:rsidP="002D2DBA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="005575A6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aw &amp; Society </w:t>
       </w:r>
       <w:r w:rsidRPr="0069189D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Association</w:t>
       </w:r>
       <w:r w:rsidRPr="005575A6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Annual Meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>July 2023 (San Juan, Puerto Rico)</w:t>
       </w:r>
+      <w:r w:rsidR="00946143">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Presented</w:t>
+      </w:r>
       <w:r w:rsidR="00A6334B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A6334B" w:rsidRPr="00A6334B">
-[...7 lines deleted...]
-        <w:t>ADD PRESENTATION</w:t>
+      <w:r w:rsidR="00946143" w:rsidRPr="00946143">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Immigration Law as Domestic Law Enforcement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D746476" w14:textId="77777777" w:rsidR="007B4DEB" w:rsidRDefault="007B4DEB" w:rsidP="007B4DEB">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8439,59 +9114,51 @@
         <w:t xml:space="preserve">Invited presentation, </w:t>
       </w:r>
       <w:r w:rsidR="007B4DEB" w:rsidRPr="007B4DEB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When Justice Migrates: How Mobility across Borders </w:t>
       </w:r>
       <w:r w:rsidR="007B4DEB" w:rsidRPr="001679A0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reconfigures Rights, Equity, and Belonging</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Indiana University </w:t>
-[...7 lines deleted...]
-        <w:t>Maurer School of Law, February 2023</w:t>
+        <w:t>, Indiana University Maurer School of Law, February 2023</w:t>
       </w:r>
       <w:r w:rsidR="009C7FF1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Presented “Migration, Evolution</w:t>
       </w:r>
       <w:r w:rsidR="00FB7C47">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -8761,774 +9428,741 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>July 2022 (Lisbon, Portugal)</w:t>
       </w:r>
       <w:r w:rsidR="004E51E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F500F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Co-organized with </w:t>
+        <w:t xml:space="preserve">Co-organized with Maartje van der Woude a three-panel series on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009F500F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Maartje</w:t>
+        <w:t>Globalising</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009F500F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van der </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009F500F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Woude</w:t>
+        <w:t>Crimmigration</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009F500F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a three-panel series on </w:t>
+        <w:t xml:space="preserve">, featuring global north and south scholars in dialogue on crimmigration developments. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presented </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6334B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6334B">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Crimmigrators</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6334B" w:rsidRPr="00A6334B">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="009F500F">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F500F">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in final panel on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009F500F">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Globalising</w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>decisionmaking</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009F500F">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009F500F">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Crimmigration</w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>crimmigration</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009F500F">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="00A6334B">
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regimes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5691">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61003D36" w14:textId="77777777" w:rsidR="0069189D" w:rsidRDefault="0069189D" w:rsidP="00AA5691">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D62529B" w14:textId="2984249D" w:rsidR="004E51E4" w:rsidRDefault="004E51E4" w:rsidP="004E51E4">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E51E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oxford Handbook </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of Comparative Immigration Law, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E51E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>April 2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (online).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E51E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented “Immigration Law as Domestic Law Enforcement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E51E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a chapter in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E51E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Theoretical &amp; Conceptual Frameworks/Issues in the Interdisciplinary Study of Comparative Immigration Law</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> section of the Handbook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E51E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E2AC02" w14:textId="77777777" w:rsidR="004E51E4" w:rsidRDefault="004E51E4" w:rsidP="00403324">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23DA23BC" w14:textId="3007CA25" w:rsidR="00403324" w:rsidRDefault="00403324" w:rsidP="00403324">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5691">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CINETS/Border Criminologies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5691">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Global Borderlands </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5691">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conference, September 2021. Presented “The Crimmigrators.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9DE909" w14:textId="77777777" w:rsidR="00403324" w:rsidRDefault="00403324" w:rsidP="0069189D">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62D0CFF4" w14:textId="19523B2E" w:rsidR="00AA5691" w:rsidRDefault="00AA5691" w:rsidP="0069189D">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005575A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aw &amp; Society </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069189D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005575A6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual Meeting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">May 2021 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5691">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Online / Chicago, IL)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1297">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A6334B">
+      <w:r w:rsidR="00EF5C56" w:rsidRPr="00CC1297">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Crimmigrators</w:t>
       </w:r>
-      <w:r w:rsidR="00A6334B" w:rsidRPr="00A6334B">
+      <w:r w:rsidRPr="00CC1297">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1297">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="009F500F">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00AA5691">
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F500F">
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> regimes.</w:t>
+      <w:r w:rsidR="00CC1297">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5691">
         <w:rPr>
-          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5C56" w:rsidRPr="00AA5691">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oundtable on “Immigration Law and Policy in a Post-Trump America: Crisis, Healing, Re-imagining.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1466AB0F" w14:textId="77777777" w:rsidR="00AE5E0A" w:rsidRDefault="00AE5E0A" w:rsidP="00403324">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A074D4" w14:textId="30189E55" w:rsidR="00AA5691" w:rsidRDefault="00AA5691" w:rsidP="00AE5E0A">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5691">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chaired keynote session, Landscapes of Border Control and Immigration Detention in Europe conference, Border Criminologies, Online/Oxford University, May 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D83BDAB" w14:textId="77777777" w:rsidR="00AA5691" w:rsidRDefault="00AA5691" w:rsidP="00AE5E0A">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B58CC97" w14:textId="02E68C49" w:rsidR="00C63262" w:rsidRDefault="00C071E1" w:rsidP="00AE5E0A">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opening Panel, Data Protection, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63262">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Immigration Enforcement &amp; Fundamental Rights Seminar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63262">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PICUM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C63262">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="61003D36" w14:textId="77777777" w:rsidR="0069189D" w:rsidRDefault="0069189D" w:rsidP="00AA5691">
+      <w:r w:rsidRPr="00C071E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Centre for European Policy Studies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C071E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C071E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>European Migration Law</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63262">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Brussels, Belgium, November 2019.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB5D5D4" w14:textId="77777777" w:rsidR="00C63262" w:rsidRDefault="00C63262" w:rsidP="00E07664">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D62529B" w14:textId="2984249D" w:rsidR="004E51E4" w:rsidRDefault="004E51E4" w:rsidP="004E51E4">
-[...135 lines deleted...]
-    <w:p w14:paraId="62D0CFF4" w14:textId="19523B2E" w:rsidR="00AA5691" w:rsidRDefault="00AA5691" w:rsidP="0069189D">
+    <w:p w14:paraId="595D15E5" w14:textId="68AD62D8" w:rsidR="00FD3919" w:rsidRDefault="00FD3919" w:rsidP="00C63262">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>American Society of Criminology Annual Conference, November 2019. Presented “</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9733E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Terrorism of Everyday Crime.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4DFC5F" w14:textId="77777777" w:rsidR="00FD3919" w:rsidRDefault="00FD3919" w:rsidP="00E07664">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BBD35AF" w14:textId="631DE102" w:rsidR="003E300D" w:rsidRDefault="003E300D" w:rsidP="00FD3919">
+      <w:pPr>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:b/>
+          <w:smallCaps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9th Annual Immigration Conference, AILA C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E300D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>olorado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, October 2019. Presented “Big Immigration Law: Reconceptualizing Representation.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68405322" w14:textId="77777777" w:rsidR="003E300D" w:rsidRDefault="003E300D" w:rsidP="00E07664">
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="243F4537" w14:textId="64C15755" w:rsidR="00E07664" w:rsidRPr="00E07664" w:rsidRDefault="00C22877" w:rsidP="003E300D">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="005575A6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">aw &amp; Society </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005575A6">
+        <w:t>aw &amp; Society Association Annual Meeting</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Annual Meeting</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">May 2021 </w:t>
-[...217 lines deleted...]
-    <w:p w14:paraId="5EB5D5D4" w14:textId="77777777" w:rsidR="00C63262" w:rsidRDefault="00C63262" w:rsidP="00E07664">
+        <w:t xml:space="preserve">May 2019. Presented “Othering Mothers: Discursive Harms and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00073311">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Meaning of Family Separation.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A708FF" w14:textId="77777777" w:rsidR="00A522EC" w:rsidRDefault="00A522EC" w:rsidP="007F788F">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...39 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...85 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="35FD52D1" w14:textId="77777777" w:rsidR="006A0B4E" w:rsidRDefault="006A0B4E" w:rsidP="006A0B4E">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Queen Mary University of London, CINETS conference, October 2018. Presented Crimmigration Crisis book project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525EE488" w14:textId="77777777" w:rsidR="006A0B4E" w:rsidRDefault="006A0B4E" w:rsidP="00A522EC">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E2D4981" w14:textId="3FE58CCD" w:rsidR="00724ACF" w:rsidRPr="00724ACF" w:rsidRDefault="009549F0" w:rsidP="00724ACF">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10093,50 +10727,51 @@
     <w:p w14:paraId="40C75EEE" w14:textId="77777777" w:rsidR="00CF6EBE" w:rsidRPr="00CF6EBE" w:rsidRDefault="00CF6EBE" w:rsidP="00CF6EBE">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B91A249" w14:textId="76ED76E3" w:rsidR="00CF6EBE" w:rsidRPr="00CF6EBE" w:rsidRDefault="00CF6EBE" w:rsidP="00CF6EBE">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF6EBE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">American Constitution Society, "Sanctuary" Jurisdictions in the Trump Era </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">panel, </w:t>
       </w:r>
       <w:r w:rsidR="00C362CB" w:rsidRPr="00CF6EBE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>March</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF6EBE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017.</w:t>
@@ -10173,51 +10808,50 @@
     <w:p w14:paraId="65A33168" w14:textId="77777777" w:rsidR="00CF6EBE" w:rsidRPr="00CF6EBE" w:rsidRDefault="00CF6EBE" w:rsidP="00CF6EBE">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40AB4E14" w14:textId="77777777" w:rsidR="00CF6EBE" w:rsidRPr="00CF6EBE" w:rsidRDefault="00CF6EBE" w:rsidP="00CF6EBE">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF6EBE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Washburn Law School, Employment Law Symposium, February 2017.  Presented “Executive Re-Ordering.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF334E" w14:textId="77777777" w:rsidR="00CF6EBE" w:rsidRPr="00CF6EBE" w:rsidRDefault="00CF6EBE" w:rsidP="00CF6EBE">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BBFE93D" w14:textId="77777777" w:rsidR="00CF6EBE" w:rsidRPr="00CF6EBE" w:rsidRDefault="00CF6EBE" w:rsidP="00CF6EBE">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF6EBE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -10721,50 +11355,51 @@
     <w:p w14:paraId="3FE8ED28" w14:textId="77777777" w:rsidR="002E35B9" w:rsidRDefault="002E35B9" w:rsidP="00D514A6">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65DEFC62" w14:textId="3125339E" w:rsidR="002E35B9" w:rsidRPr="002E35B9" w:rsidRDefault="002E35B9" w:rsidP="00D514A6">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E35B9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">merican Immigration </w:t>
       </w:r>
       <w:r w:rsidRPr="002E35B9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">awyers Association </w:t>
@@ -10927,51 +11562,50 @@
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="062679A8" w14:textId="66210FFF" w:rsidR="00D514A6" w:rsidRPr="00D514A6" w:rsidRDefault="00D514A6" w:rsidP="00D514A6">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D514A6">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Washington and Lee University</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> School of Law,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D514A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> February 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -11876,50 +12510,51 @@
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69C5A723" w14:textId="3B6FA782" w:rsidR="008F52B6" w:rsidRPr="005575A6" w:rsidRDefault="005873A1" w:rsidP="008F52B6">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Boston College, </w:t>
       </w:r>
       <w:r w:rsidRPr="005575A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Post-Deportation Human Rights Project</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidRPr="005575A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">onference on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -12065,51 +12700,50 @@
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EB77A2F" w14:textId="45E1A4A3" w:rsidR="008F52B6" w:rsidRDefault="00FC79BE" w:rsidP="005575A6">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005575A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Queens University Faculty of Law</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E95DD5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Crime, Immigration and Surveillance Workshop</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008F52B6" w:rsidRPr="005575A6">
         <w:rPr>
@@ -12925,59 +13559,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Oxford University, England, April 2012.  Presented </w:t>
       </w:r>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Process is the Punishment in Crimmigration Law</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at Borders of Punishment conference </w:t>
-[...7 lines deleted...]
-        <w:t>jointly organized by Oxford’s Centre for Criminology and the University of Oslo Faculty of Law.</w:t>
+        <w:t xml:space="preserve"> at Borders of Punishment conference jointly organized by Oxford’s Centre for Criminology and the University of Oslo Faculty of Law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DEF5459" w14:textId="77777777" w:rsidR="00E633A3" w:rsidRPr="00F47311" w:rsidRDefault="00E633A3" w:rsidP="002517C7">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2183B1B3" w14:textId="77777777" w:rsidR="00BA00F2" w:rsidRPr="00F47311" w:rsidRDefault="00E633A3" w:rsidP="00644814">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -13889,50 +14515,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D2CDFE7" w14:textId="77777777" w:rsidR="00E633A3" w:rsidRPr="00F47311" w:rsidRDefault="00E633A3" w:rsidP="00644814">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rStyle w:val="Normal12"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:rStyle w:val="Normal12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Law and Society Annual Meeting, May 2010.  Presented draft of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:rStyle w:val="Normal12"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Trusting Immigration Law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D967EE1" w14:textId="77777777" w:rsidR="00E633A3" w:rsidRPr="00F47311" w:rsidRDefault="00E633A3" w:rsidP="00644814">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rStyle w:val="Normal12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -14412,54 +15039,62 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sponsored by the</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Section on Criminal Justice, January 2009.  Presented “</w:t>
+        <w:t xml:space="preserve">Section on Criminal Justice, January 2009.  Presented </w:t>
       </w:r>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F47311">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fitting Punishment: A Proposal for a Graduated System of Immigration Law Sanctions</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26ADA76E" w14:textId="77777777" w:rsidR="00E633A3" w:rsidRPr="00F47311" w:rsidRDefault="00E633A3" w:rsidP="00644814">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EFCF9C1" w14:textId="77777777" w:rsidR="00E633A3" w:rsidRPr="00F47311" w:rsidRDefault="00E633A3" w:rsidP="00644814">
@@ -14494,51 +15129,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A06564C" w14:textId="77777777" w:rsidR="00E633A3" w:rsidRPr="00F47311" w:rsidRDefault="00E633A3" w:rsidP="00644814">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6029A51B" w14:textId="77777777" w:rsidR="00E633A3" w:rsidRPr="00F47311" w:rsidRDefault="00E633A3" w:rsidP="00644814">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Crossroads Lecture, Orcas Island, Washington, November, 2008.  Public lecture entitled "</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Crossing New Borders: Making Sense of the U.S. Immigration Debate through Law, History and Politics</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">."  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AFF49F" w14:textId="77777777" w:rsidR="00E633A3" w:rsidRPr="00F47311" w:rsidRDefault="00E633A3" w:rsidP="00644814">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -14918,76 +15552,69 @@
         </w:rPr>
         <w:t xml:space="preserve">Speaking a New Language: Immigration and Civil Rights in a Global Economy </w:t>
       </w:r>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(co-authored with Bruce Friedman).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624FD940" w14:textId="7F94CB9D" w:rsidR="00E633A3" w:rsidRPr="00F47311" w:rsidRDefault="00E633A3" w:rsidP="00644814">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Health and Human Services, U.S. Department of Education, and the Community Relations Service of the U.S. Department of Justice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4E444B" w14:textId="77777777" w:rsidR="00E633A3" w:rsidRPr="00F47311" w:rsidRDefault="00E633A3" w:rsidP="00644814">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guest Speaker, Equal Employment Opportunity Commission’s Technical Assistance Programs, Chapel Hill and Charlotte, North Carolina; New Orleans, Louisiana (2000-2001).  Addressed audiences of employers and </w:t>
-[...7 lines deleted...]
-        <w:t>employees regarding the evolution of civil rights laws relating to immigrants.</w:t>
+        <w:t>Guest Speaker, Equal Employment Opportunity Commission’s Technical Assistance Programs, Chapel Hill and Charlotte, North Carolina; New Orleans, Louisiana (2000-2001).  Addressed audiences of employers and employees regarding the evolution of civil rights laws relating to immigrants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519EB521" w14:textId="77777777" w:rsidR="00882B51" w:rsidRPr="002F7562" w:rsidRDefault="00E633A3" w:rsidP="002F7562">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47311">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Office of Special Counsel, Nationwide Outreach (1998-2001).  Made numerous multimedia presentations across the country to educate employers, employees, advocates, government agencies, the media and others about legal protections against discrimination for immigrants, and recent developments in immigration-related civil rights and labor laws.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5097A28E" w14:textId="77777777" w:rsidR="002F7562" w:rsidRPr="00253E18" w:rsidRDefault="002F7562" w:rsidP="002F7562">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -15108,51 +15735,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00253E18">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64440D2E" w14:textId="77777777" w:rsidR="002F7562" w:rsidRPr="00253E18" w:rsidRDefault="002F7562" w:rsidP="002F7562">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21BA979F" w14:textId="56F259D6" w:rsidR="002F7562" w:rsidRPr="00A86C4F" w:rsidRDefault="002F7562" w:rsidP="002F7562">
+    <w:p w14:paraId="21BA979F" w14:textId="35902A49" w:rsidR="002F7562" w:rsidRPr="00A86C4F" w:rsidRDefault="002F7562" w:rsidP="002F7562">
       <w:pPr>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Office of Special Counsel for Immigration Related Unfair Employment Practices, Civil Rights Division, U.S. Department of Justice, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A86C4F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Washington, D.C., </w:t>
       </w:r>
       <w:r w:rsidRPr="00914A8B">
@@ -15161,65 +15788,65 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Senior Trial Attorney</w:t>
       </w:r>
       <w:r w:rsidRPr="00A86C4F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Nov. 1998 - Sept. 2001).</w:t>
       </w:r>
       <w:r w:rsidRPr="00A86C4F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Represented the United States in litigation and public policy </w:t>
+        <w:t xml:space="preserve">Represented the United States in litigation and public policy </w:t>
       </w:r>
       <w:r w:rsidR="00EB27ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">matters </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>concerning the civil rights of immigrant workers and U.S. citizens of color.  Served on interagency task force crafting regulations to implement the Victims of Trafficking and Violence Protection Act of 2000.  Received Special Commendation awards in 1999 and 2001 for policy work on human trafficking regulations and civil rights work.</w:t>
+        <w:t>concerning the civil rights of immigrant workers and U.S. citizens of color. Served on interagency task force crafting regulations to implement the Victims of Trafficking and Violence Protection Act of 2000. Received Special Commendation awards in 1999 and 2001 for policy work on human trafficking regulations and civil rights work.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E57768C" w14:textId="77777777" w:rsidR="002F7562" w:rsidRDefault="002F7562" w:rsidP="002F7562">
       <w:pPr>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C6B8CC9" w14:textId="3890F45A" w:rsidR="002F7562" w:rsidRDefault="002F7562" w:rsidP="002F7562">
       <w:pPr>
         <w:keepNext/>
@@ -15361,51 +15988,51 @@
                 </wp:positionV>
                 <wp:extent cx="994410" cy="914400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="8" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="994410" cy="914400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                            <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst"/>
+                            <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst"/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="526ECC19" w14:textId="77777777" w:rsidR="00A97A0A" w:rsidRDefault="00A97A0A">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:smallCaps/>
@@ -15442,51 +16069,51 @@
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>Service</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1069091B" id="Text Box 8" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-9pt;margin-top:8.55pt;width:78.3pt;height:1in;z-index:251668480;visibility:visible;mso-wrap-style:none;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRWdBXqAIAAKcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8O5IN5WHBcqA4cFEg&#10;SIImRc40RcZCJZIgGVtu0X/vkLIcN+0lRS/Uane43J19zC67tiEbYV2tVUHHJyklQnFd1eq5oF8f&#10;l6MLSpxnqmKNVqKgO+Ho5fzjh9nW5GKi17qphCVwoly+NQVde2/yJHF8LVrmTrQRCkapbcs8fu1z&#10;Ulm2hfe2SSZpepZsta2M1Vw4B+11b6Tz6F9Kwf2dlE540hQUsfl42niuwpnMZyx/tsysa74Pg/1D&#10;FC2rFR49uLpmnpEXW//hqq251U5Lf8J1m2gpay5iDshmnL7J5mHNjIi5gBxnDjS5/+eW327uLamr&#10;gqJQirUo0aPoPLnSHbkI7GyNywF6MID5DmpUedA7KEPSnbRt+CIdAjt43h24Dc44lNNplo1h4TBN&#10;x1mWRu6T18vGOv9J6JYEoaAWpYuMss2N8wgE0AES3lJ6WTdNLF+jflMA2GtErH9/m+UIBGJAhpBi&#10;bX4sTs8n5fnpdHRWno5HiO9iVJbpZHS9LNMyzZaLaXb1M2QLn8P9JDDSZx4lv2tE8NqoL0KCyUhA&#10;UMQeFovGkg1D9zHOhfKRuxgh0AElkcV7Lu7xMY+Y33su94wML2vlD5fbWmkb+X4TdvVtCFn2eJBx&#10;lHcQfbfqYgudDY2x0tUO/WJ1P2/O8GWNqt4w5++ZxYChEbA0/B0O2ehtQfVeomSt7fe/6QMefQ8r&#10;JVsMbEEVNgolzWeFeYgthfmOPxnKihfssWV1bFEv7UKjJmMsJ8OjGPC+GURpdfuEzVKGN2FiiuPl&#10;gvpBXPh+iWAzcVGWEYSJNszfqAfDg+tQotCxj90Ts2bf1h5tdKuHwWb5m+7useGm0uWL17KOrR9Y&#10;7jnds49tEJtyv7nCujn+j6jX/Tr/BQAA//8DAFBLAwQUAAYACAAAACEAaUmW9OEAAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrOJVCFOJUCAQXqiJKDz06sUkC8Tqy3TTw&#10;9WxPcNvRjGbflOvZDmwyPvQOJYhlAsxg43SPrYT9+9MiBxaiQq0Gh0bCtwmwri4vSlVod8I3M+1i&#10;y6gEQ6EkdDGOBeeh6YxVYelGg+R9OG9VJOlbrr06UbkdeJokGbeqR/rQqdE8dKb52h2thJ9Xv3Fp&#10;unkW9WHVT/Hx5nP7spXy+mq+vwMWzRz/wnDGJ3SoiKl2R9SBDRIWIqctkYxbAewcWOUZsJqOTAjg&#10;Vcn/T6h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFFZ0FeoAgAApwUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGlJlvThAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAAgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAQBgAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="1069091B" id="Text Box 8" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-9pt;margin-top:8.55pt;width:78.3pt;height:1in;z-index:251668480;visibility:visible;mso-wrap-style:none;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhL/zQcgIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0/2D5faRFHaMVKepATJMQ&#10;oMHEs+vYNJrjY9mmSffr99lJSsf2wrQX5+Sc79wvZ+ddY9hW+VCTLfn0aMKZspKq2j6V/PvD1YdT&#10;zkIUthKGrCr5TgV+vnz/7qx1C3VMGzKV8gxGbFi0ruSbGN2iKILcqEaEI3LKQqjJNyLi1z8VlRct&#10;rDemOJ5MToqWfOU8SRUCuJe9kC+zfa2VjLdaBxWZKTlii/n1+V2nt1ieicWTF25TyyEM8Q9RNKK2&#10;cLo3dSmiYM++/sNUU0tPgXQ8ktQUpHUtVc4B2Uwnr7K53winci4oTnD7MoX/Z1bebO88q6uSo1FW&#10;NGjRg+oi+0wdO03VaV1YAHTvAIsd2OjyyA9gpqQ77Zv0RToMctR5t69tMibBnM9nsykkEqL5dDab&#10;5NoXL8rOh/hFUcMSUXKP1uWKiu11iAgE0BGSfFm6qo3J7TP2NwaAPUfl/g/aKY8+3kzFnVFJy9hv&#10;SiP/HHZi5MlTF8azrcDMCCmVjTnjbBfohNLw/RbFAZ9U+6jeorzXyJ7Jxr1yU1vyuUqvwq5+jCHr&#10;Ho/6HeSdyNitu9z4k7Gda6p26LKnfkuCk1c1enEtQrwTHmuB9mHV4y0ebagtOQ0UZxvyP//GT3hM&#10;K6SctVizklvcAc7MV4spzoOArcw/s4+fjuHBH0rWhxL73FwQejLFSXEykwkfzUhqT80j7sEq+YRI&#10;WAnPJY8jeRH71cc9kWq1yiDsoRPx2t47mUynGqc5e+gehXfDMEZM8Q2N6ygWr2ayxyZNS6vnSLrO&#10;A5uq3Nd0qD52OM/xcG/SkTj8z6iXq7j8BQAA//8DAFBLAwQUAAYACAAAACEAaUmW9OEAAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrOJVCFOJUCAQXqiJKDz06sUkC8Tqy&#10;3TTw9WxPcNvRjGbflOvZDmwyPvQOJYhlAsxg43SPrYT9+9MiBxaiQq0Gh0bCtwmwri4vSlVod8I3&#10;M+1iy6gEQ6EkdDGOBeeh6YxVYelGg+R9OG9VJOlbrr06UbkdeJokGbeqR/rQqdE8dKb52h2thJ9X&#10;v3FpunkW9WHVT/Hx5nP7spXy+mq+vwMWzRz/wnDGJ3SoiKl2R9SBDRIWIqctkYxbAewcWOUZsJqO&#10;TAjgVcn/T6h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGEv/NByAgAAXQUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGlJlvThAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAzAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="526ECC19" w14:textId="77777777" w:rsidR="00A97A0A" w:rsidRDefault="00A97A0A">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:smallCaps/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00551DE8">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:smallCaps/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Academic </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="132564DD" w14:textId="7F98CE78" w:rsidR="00A97A0A" w:rsidRPr="00551DE8" w:rsidRDefault="00A97A0A">
                       <w:pPr>
@@ -15496,128 +16123,135 @@
                           <w:smallCaps/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00551DE8">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:smallCaps/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>Service</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57841D92" w14:textId="0BBF8F5B" w:rsidR="00551DE8" w:rsidRPr="00827ECC" w:rsidRDefault="001105C6" w:rsidP="007560E4">
+    <w:p w14:paraId="57841D92" w14:textId="75C3B9DE" w:rsidR="00551DE8" w:rsidRPr="00827ECC" w:rsidRDefault="002051D4" w:rsidP="007560E4">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Co-Chair, Admissions Committee. </w:t>
+      </w:r>
+      <w:r w:rsidR="001105C6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Served on Diversity Committee (</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A148B">
+      <w:r w:rsidR="001105C6" w:rsidRPr="003A148B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chair</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007560E4">
+      <w:r w:rsidR="001105C6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), Appointments Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17F89">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001105C6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Curriculum</w:t>
+      </w:r>
+      <w:r w:rsidR="001105C6" w:rsidRPr="007560E4">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007560E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Committee,</w:t>
       </w:r>
       <w:r w:rsidR="007560E4" w:rsidRPr="003A148B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007560E4">
-[...12 lines deleted...]
-      </w:r>
       <w:r w:rsidR="003A148B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Committee, Hate and Bias Task Force,</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Hate and Bias Task Force,</w:t>
+      </w:r>
+      <w:r w:rsidR="001105C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E35B9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Higgins Distinguished Visitor Liaison, </w:t>
       </w:r>
       <w:r w:rsidR="00827ECC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Honor Code Committee, </w:t>
       </w:r>
       <w:r w:rsidR="003A148B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -15704,104 +16338,104 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Memberships</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00551DE8" w:rsidRPr="00551DE8">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DDCF356" w14:textId="77777777" w:rsidR="003C4D2C" w:rsidRDefault="003C4D2C">
+    <w:p w14:paraId="2B8D8CDC" w14:textId="77777777" w:rsidR="00CC067B" w:rsidRDefault="00CC067B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CAB43C3" w14:textId="77777777" w:rsidR="003C4D2C" w:rsidRDefault="003C4D2C">
+    <w:p w14:paraId="6CCFD4F8" w14:textId="77777777" w:rsidR="00CC067B" w:rsidRDefault="00CC067B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Clarendon Cd">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -15809,51 +16443,51 @@
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:id w:val="61618457"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="42E576DF" w14:textId="77777777" w:rsidR="00A97A0A" w:rsidRPr="00542BF1" w:rsidRDefault="00A97A0A" w:rsidP="00542BF1">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r>
@@ -15884,70 +16518,70 @@
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="00542BF1">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="780E258C" w14:textId="77777777" w:rsidR="00A97A0A" w:rsidRDefault="00A97A0A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="592AD8E9" w14:textId="77777777" w:rsidR="003C4D2C" w:rsidRDefault="003C4D2C">
+    <w:p w14:paraId="573431C6" w14:textId="77777777" w:rsidR="00CC067B" w:rsidRDefault="00CC067B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E4E56FC" w14:textId="77777777" w:rsidR="003C4D2C" w:rsidRDefault="003C4D2C">
+    <w:p w14:paraId="5BCC5B58" w14:textId="77777777" w:rsidR="00CC067B" w:rsidRDefault="00CC067B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06011779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76A87A02"/>
     <w:lvl w:ilvl="0" w:tplc="02C0F422">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17054,454 +17688,490 @@
   <w:num w:numId="5">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="_CITRUS_JURISDICTION" w:val="Bluebook"/>
     <w:docVar w:name="CITRUS_DOC_GUID" w:val="{97A5930B-01DF-4428-927B-96F886FC6DB5}"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00E633A3"/>
     <w:rsid w:val="00004219"/>
     <w:rsid w:val="00007231"/>
     <w:rsid w:val="00014282"/>
     <w:rsid w:val="00024D09"/>
     <w:rsid w:val="0004041C"/>
     <w:rsid w:val="00050CB4"/>
     <w:rsid w:val="00064CCF"/>
     <w:rsid w:val="00065ED4"/>
     <w:rsid w:val="00073311"/>
     <w:rsid w:val="00077DAB"/>
     <w:rsid w:val="000809BD"/>
     <w:rsid w:val="00083FFC"/>
     <w:rsid w:val="000C03DF"/>
     <w:rsid w:val="000C2CFC"/>
     <w:rsid w:val="000C78D5"/>
     <w:rsid w:val="000D193B"/>
     <w:rsid w:val="000D742D"/>
     <w:rsid w:val="000E1793"/>
     <w:rsid w:val="000E3704"/>
     <w:rsid w:val="00102443"/>
     <w:rsid w:val="00106461"/>
     <w:rsid w:val="001105C6"/>
     <w:rsid w:val="00117CF6"/>
+    <w:rsid w:val="00120A30"/>
     <w:rsid w:val="001218CD"/>
     <w:rsid w:val="001231EA"/>
     <w:rsid w:val="00142A42"/>
     <w:rsid w:val="00146F71"/>
     <w:rsid w:val="00154FDA"/>
     <w:rsid w:val="00155AE4"/>
     <w:rsid w:val="00156B30"/>
+    <w:rsid w:val="0016622D"/>
     <w:rsid w:val="001679A0"/>
     <w:rsid w:val="00174122"/>
     <w:rsid w:val="00174C47"/>
     <w:rsid w:val="00174ED6"/>
+    <w:rsid w:val="00181471"/>
     <w:rsid w:val="00184DF9"/>
     <w:rsid w:val="00192916"/>
     <w:rsid w:val="00192F0C"/>
     <w:rsid w:val="00194180"/>
     <w:rsid w:val="001941E9"/>
     <w:rsid w:val="001966FF"/>
     <w:rsid w:val="00196890"/>
     <w:rsid w:val="00197347"/>
     <w:rsid w:val="001D05C3"/>
     <w:rsid w:val="001D14DF"/>
     <w:rsid w:val="001F61F0"/>
     <w:rsid w:val="002017A1"/>
     <w:rsid w:val="002027F7"/>
+    <w:rsid w:val="00202889"/>
     <w:rsid w:val="00204AF5"/>
     <w:rsid w:val="00204FA3"/>
+    <w:rsid w:val="002051D4"/>
     <w:rsid w:val="002056DF"/>
     <w:rsid w:val="00222BAC"/>
     <w:rsid w:val="00222D48"/>
     <w:rsid w:val="00234CC4"/>
     <w:rsid w:val="0024204C"/>
     <w:rsid w:val="0025094E"/>
     <w:rsid w:val="002517C7"/>
     <w:rsid w:val="00253E18"/>
     <w:rsid w:val="00266EAF"/>
     <w:rsid w:val="0026751E"/>
     <w:rsid w:val="00271999"/>
+    <w:rsid w:val="00274A4D"/>
     <w:rsid w:val="002B3FD9"/>
     <w:rsid w:val="002B5026"/>
     <w:rsid w:val="002B5C79"/>
     <w:rsid w:val="002C19EF"/>
     <w:rsid w:val="002C605F"/>
+    <w:rsid w:val="002D2DBA"/>
     <w:rsid w:val="002E35B9"/>
     <w:rsid w:val="002E5A0C"/>
     <w:rsid w:val="002F7562"/>
     <w:rsid w:val="003003FB"/>
     <w:rsid w:val="0030167F"/>
     <w:rsid w:val="0031005C"/>
     <w:rsid w:val="003113AD"/>
     <w:rsid w:val="003136F8"/>
+    <w:rsid w:val="0031611C"/>
     <w:rsid w:val="003177A4"/>
     <w:rsid w:val="00322BAD"/>
     <w:rsid w:val="00324E0A"/>
     <w:rsid w:val="003331FF"/>
     <w:rsid w:val="00341C29"/>
     <w:rsid w:val="0036026E"/>
     <w:rsid w:val="00367D50"/>
     <w:rsid w:val="00370B8C"/>
+    <w:rsid w:val="00372823"/>
     <w:rsid w:val="003758F2"/>
     <w:rsid w:val="00375E6F"/>
     <w:rsid w:val="003762F7"/>
     <w:rsid w:val="003A148B"/>
     <w:rsid w:val="003A401E"/>
     <w:rsid w:val="003B15EA"/>
     <w:rsid w:val="003C0F57"/>
     <w:rsid w:val="003C3483"/>
     <w:rsid w:val="003C4D2C"/>
     <w:rsid w:val="003C7D77"/>
     <w:rsid w:val="003D22E6"/>
     <w:rsid w:val="003D3DAF"/>
+    <w:rsid w:val="003E0F92"/>
     <w:rsid w:val="003E300D"/>
     <w:rsid w:val="003E3D6A"/>
     <w:rsid w:val="00403324"/>
     <w:rsid w:val="00425C23"/>
     <w:rsid w:val="00426FF8"/>
     <w:rsid w:val="00432105"/>
     <w:rsid w:val="00432BAE"/>
     <w:rsid w:val="00466C38"/>
     <w:rsid w:val="004719F4"/>
     <w:rsid w:val="00476A6B"/>
     <w:rsid w:val="0048088E"/>
     <w:rsid w:val="00483AD2"/>
     <w:rsid w:val="004A1FF8"/>
+    <w:rsid w:val="004B1887"/>
     <w:rsid w:val="004C23C0"/>
+    <w:rsid w:val="004C2A78"/>
     <w:rsid w:val="004C6F3C"/>
     <w:rsid w:val="004D6B5D"/>
     <w:rsid w:val="004E21DB"/>
     <w:rsid w:val="004E51E4"/>
     <w:rsid w:val="004F5D5E"/>
     <w:rsid w:val="004F5E02"/>
     <w:rsid w:val="00505A77"/>
     <w:rsid w:val="0051495D"/>
     <w:rsid w:val="0052255A"/>
     <w:rsid w:val="00542BF1"/>
     <w:rsid w:val="00542D9D"/>
     <w:rsid w:val="00551DE8"/>
     <w:rsid w:val="005575A6"/>
     <w:rsid w:val="00560248"/>
+    <w:rsid w:val="00561591"/>
     <w:rsid w:val="005670D4"/>
     <w:rsid w:val="005763CE"/>
     <w:rsid w:val="00585B90"/>
     <w:rsid w:val="005873A1"/>
     <w:rsid w:val="0059760D"/>
+    <w:rsid w:val="005A290A"/>
     <w:rsid w:val="005A7E53"/>
     <w:rsid w:val="005B3973"/>
+    <w:rsid w:val="005B4F6A"/>
     <w:rsid w:val="005C3F00"/>
     <w:rsid w:val="005D3126"/>
     <w:rsid w:val="005D5701"/>
     <w:rsid w:val="005D73DD"/>
     <w:rsid w:val="005F4F25"/>
     <w:rsid w:val="005F6D32"/>
     <w:rsid w:val="0060185C"/>
     <w:rsid w:val="0060218F"/>
     <w:rsid w:val="0060238B"/>
     <w:rsid w:val="006035B8"/>
     <w:rsid w:val="00605181"/>
     <w:rsid w:val="00605C3A"/>
     <w:rsid w:val="00617DF2"/>
     <w:rsid w:val="00620551"/>
     <w:rsid w:val="00620D81"/>
     <w:rsid w:val="00623B6F"/>
     <w:rsid w:val="00631A73"/>
     <w:rsid w:val="0063467B"/>
     <w:rsid w:val="00635EB0"/>
     <w:rsid w:val="0064052F"/>
     <w:rsid w:val="00641D6B"/>
     <w:rsid w:val="00644814"/>
     <w:rsid w:val="00645142"/>
     <w:rsid w:val="00667AF5"/>
     <w:rsid w:val="00685566"/>
     <w:rsid w:val="00686C1A"/>
     <w:rsid w:val="0069189D"/>
     <w:rsid w:val="00694B9C"/>
     <w:rsid w:val="006A0B4E"/>
     <w:rsid w:val="006A34A1"/>
     <w:rsid w:val="006A3FD1"/>
+    <w:rsid w:val="006B49F2"/>
     <w:rsid w:val="006C2052"/>
     <w:rsid w:val="006C4C5F"/>
+    <w:rsid w:val="006E1B19"/>
     <w:rsid w:val="006E2557"/>
     <w:rsid w:val="006E437D"/>
     <w:rsid w:val="006E7819"/>
     <w:rsid w:val="006F6972"/>
     <w:rsid w:val="006F7269"/>
     <w:rsid w:val="00704EF9"/>
-    <w:rsid w:val="00710FFF"/>
     <w:rsid w:val="00715EC7"/>
     <w:rsid w:val="00720C6E"/>
     <w:rsid w:val="00724ACF"/>
     <w:rsid w:val="0072690A"/>
     <w:rsid w:val="00732E53"/>
     <w:rsid w:val="007435C4"/>
     <w:rsid w:val="007466A9"/>
     <w:rsid w:val="00746F89"/>
     <w:rsid w:val="007560E4"/>
     <w:rsid w:val="00766381"/>
     <w:rsid w:val="007703EE"/>
     <w:rsid w:val="007759E5"/>
+    <w:rsid w:val="00776CAF"/>
+    <w:rsid w:val="00780ABF"/>
     <w:rsid w:val="00784641"/>
     <w:rsid w:val="007A05EE"/>
     <w:rsid w:val="007A6331"/>
     <w:rsid w:val="007A6E9F"/>
     <w:rsid w:val="007B3874"/>
     <w:rsid w:val="007B4DEB"/>
     <w:rsid w:val="007C0DE9"/>
+    <w:rsid w:val="007D1CB7"/>
     <w:rsid w:val="007D300C"/>
     <w:rsid w:val="007F3691"/>
     <w:rsid w:val="007F788F"/>
     <w:rsid w:val="00806038"/>
     <w:rsid w:val="00806BCC"/>
     <w:rsid w:val="008127AC"/>
     <w:rsid w:val="00815C08"/>
     <w:rsid w:val="0082334F"/>
     <w:rsid w:val="00827ECC"/>
     <w:rsid w:val="00830109"/>
     <w:rsid w:val="0083796E"/>
     <w:rsid w:val="0084760D"/>
     <w:rsid w:val="00850F84"/>
+    <w:rsid w:val="00856E5C"/>
     <w:rsid w:val="00857769"/>
     <w:rsid w:val="0086279D"/>
     <w:rsid w:val="008667F8"/>
     <w:rsid w:val="00867C9C"/>
     <w:rsid w:val="0087069C"/>
+    <w:rsid w:val="008719DE"/>
     <w:rsid w:val="00874C9F"/>
     <w:rsid w:val="0087648A"/>
     <w:rsid w:val="00882B51"/>
     <w:rsid w:val="00882EAA"/>
     <w:rsid w:val="00883146"/>
     <w:rsid w:val="00887C93"/>
     <w:rsid w:val="00890297"/>
     <w:rsid w:val="00890782"/>
     <w:rsid w:val="008914ED"/>
     <w:rsid w:val="008B77DC"/>
     <w:rsid w:val="008E7102"/>
     <w:rsid w:val="008F031B"/>
     <w:rsid w:val="008F52B6"/>
     <w:rsid w:val="00901E60"/>
+    <w:rsid w:val="009121AC"/>
     <w:rsid w:val="00912B6C"/>
     <w:rsid w:val="00914A8B"/>
+    <w:rsid w:val="009172E1"/>
     <w:rsid w:val="00920758"/>
     <w:rsid w:val="009304C2"/>
     <w:rsid w:val="00930587"/>
+    <w:rsid w:val="00931596"/>
     <w:rsid w:val="00932403"/>
     <w:rsid w:val="00935216"/>
+    <w:rsid w:val="00946143"/>
     <w:rsid w:val="009519CB"/>
     <w:rsid w:val="00951FDA"/>
     <w:rsid w:val="00952516"/>
     <w:rsid w:val="00952D59"/>
     <w:rsid w:val="0095434D"/>
     <w:rsid w:val="009549F0"/>
     <w:rsid w:val="009600AD"/>
     <w:rsid w:val="00964A13"/>
     <w:rsid w:val="00965272"/>
     <w:rsid w:val="0097213D"/>
     <w:rsid w:val="00973E49"/>
     <w:rsid w:val="00980EB8"/>
+    <w:rsid w:val="00991966"/>
     <w:rsid w:val="00994C4B"/>
+    <w:rsid w:val="009A564B"/>
     <w:rsid w:val="009B1F4F"/>
     <w:rsid w:val="009B3C55"/>
     <w:rsid w:val="009B4859"/>
     <w:rsid w:val="009B6214"/>
     <w:rsid w:val="009B65B9"/>
     <w:rsid w:val="009B6CDE"/>
     <w:rsid w:val="009C0CC4"/>
     <w:rsid w:val="009C66A4"/>
     <w:rsid w:val="009C7FF1"/>
     <w:rsid w:val="009D1BCE"/>
     <w:rsid w:val="009D326E"/>
     <w:rsid w:val="009E0728"/>
     <w:rsid w:val="009E0B3C"/>
     <w:rsid w:val="009F2DD8"/>
     <w:rsid w:val="009F4A93"/>
     <w:rsid w:val="009F4EAE"/>
     <w:rsid w:val="009F500F"/>
     <w:rsid w:val="00A05A0D"/>
     <w:rsid w:val="00A05C5D"/>
     <w:rsid w:val="00A12401"/>
     <w:rsid w:val="00A141C8"/>
     <w:rsid w:val="00A1766F"/>
     <w:rsid w:val="00A21A83"/>
     <w:rsid w:val="00A278BD"/>
     <w:rsid w:val="00A41C6E"/>
     <w:rsid w:val="00A50368"/>
     <w:rsid w:val="00A52144"/>
     <w:rsid w:val="00A522EC"/>
     <w:rsid w:val="00A56F07"/>
     <w:rsid w:val="00A6334B"/>
     <w:rsid w:val="00A64152"/>
     <w:rsid w:val="00A6461C"/>
     <w:rsid w:val="00A72B22"/>
     <w:rsid w:val="00A734E1"/>
+    <w:rsid w:val="00A73A45"/>
     <w:rsid w:val="00A77826"/>
     <w:rsid w:val="00A80B06"/>
     <w:rsid w:val="00A81C83"/>
     <w:rsid w:val="00A83CA9"/>
     <w:rsid w:val="00A845BA"/>
     <w:rsid w:val="00A85669"/>
     <w:rsid w:val="00A86C4F"/>
     <w:rsid w:val="00A9173C"/>
     <w:rsid w:val="00A97A0A"/>
     <w:rsid w:val="00AA5691"/>
     <w:rsid w:val="00AA7097"/>
     <w:rsid w:val="00AB694C"/>
     <w:rsid w:val="00AC44E5"/>
     <w:rsid w:val="00AC6A0E"/>
     <w:rsid w:val="00AE3D13"/>
     <w:rsid w:val="00AE5E0A"/>
     <w:rsid w:val="00B05209"/>
     <w:rsid w:val="00B147CC"/>
+    <w:rsid w:val="00B20459"/>
     <w:rsid w:val="00B36395"/>
     <w:rsid w:val="00B55F97"/>
     <w:rsid w:val="00B57008"/>
     <w:rsid w:val="00B626D0"/>
+    <w:rsid w:val="00B62E4B"/>
     <w:rsid w:val="00B6370F"/>
     <w:rsid w:val="00B66A44"/>
     <w:rsid w:val="00B72692"/>
     <w:rsid w:val="00B85428"/>
     <w:rsid w:val="00B86910"/>
     <w:rsid w:val="00B90ABF"/>
     <w:rsid w:val="00BA00F2"/>
     <w:rsid w:val="00BA7AA8"/>
     <w:rsid w:val="00BB3F6B"/>
     <w:rsid w:val="00BD2D65"/>
     <w:rsid w:val="00BD72AA"/>
     <w:rsid w:val="00BE396D"/>
+    <w:rsid w:val="00BF575B"/>
     <w:rsid w:val="00BF7794"/>
     <w:rsid w:val="00C01F71"/>
     <w:rsid w:val="00C069AE"/>
     <w:rsid w:val="00C071E1"/>
+    <w:rsid w:val="00C17F89"/>
     <w:rsid w:val="00C20783"/>
     <w:rsid w:val="00C22877"/>
     <w:rsid w:val="00C36245"/>
     <w:rsid w:val="00C362CB"/>
     <w:rsid w:val="00C63262"/>
+    <w:rsid w:val="00C63515"/>
     <w:rsid w:val="00C635EC"/>
     <w:rsid w:val="00C73D6B"/>
     <w:rsid w:val="00C81261"/>
     <w:rsid w:val="00C82D48"/>
     <w:rsid w:val="00C86635"/>
     <w:rsid w:val="00C91AC3"/>
     <w:rsid w:val="00CA0DBE"/>
     <w:rsid w:val="00CA3416"/>
     <w:rsid w:val="00CA36A6"/>
     <w:rsid w:val="00CB2352"/>
+    <w:rsid w:val="00CC067B"/>
     <w:rsid w:val="00CC1297"/>
     <w:rsid w:val="00CD25FB"/>
     <w:rsid w:val="00CE21BE"/>
     <w:rsid w:val="00CE7B0F"/>
     <w:rsid w:val="00CF6EBE"/>
     <w:rsid w:val="00CF72F4"/>
     <w:rsid w:val="00D20BCD"/>
     <w:rsid w:val="00D23019"/>
     <w:rsid w:val="00D306D9"/>
     <w:rsid w:val="00D41A5B"/>
     <w:rsid w:val="00D50D1A"/>
     <w:rsid w:val="00D5100D"/>
     <w:rsid w:val="00D514A6"/>
     <w:rsid w:val="00D66295"/>
     <w:rsid w:val="00D762B8"/>
     <w:rsid w:val="00D94EBA"/>
     <w:rsid w:val="00D959ED"/>
     <w:rsid w:val="00DB0420"/>
     <w:rsid w:val="00DB3056"/>
     <w:rsid w:val="00DB5B64"/>
     <w:rsid w:val="00DC5429"/>
     <w:rsid w:val="00DD38A6"/>
     <w:rsid w:val="00E01EBA"/>
     <w:rsid w:val="00E020E1"/>
     <w:rsid w:val="00E07421"/>
     <w:rsid w:val="00E07664"/>
     <w:rsid w:val="00E11F78"/>
     <w:rsid w:val="00E25604"/>
     <w:rsid w:val="00E26FD6"/>
     <w:rsid w:val="00E33C05"/>
     <w:rsid w:val="00E345AA"/>
     <w:rsid w:val="00E372B8"/>
     <w:rsid w:val="00E41B3B"/>
     <w:rsid w:val="00E53EC8"/>
     <w:rsid w:val="00E54B92"/>
     <w:rsid w:val="00E633A3"/>
     <w:rsid w:val="00E63C7F"/>
+    <w:rsid w:val="00E700AE"/>
     <w:rsid w:val="00E76A47"/>
     <w:rsid w:val="00E915A0"/>
     <w:rsid w:val="00E91674"/>
     <w:rsid w:val="00E95DD5"/>
     <w:rsid w:val="00EB27ED"/>
     <w:rsid w:val="00EC6ED0"/>
     <w:rsid w:val="00EE11CA"/>
     <w:rsid w:val="00EE67D4"/>
     <w:rsid w:val="00EF5C56"/>
     <w:rsid w:val="00F03518"/>
     <w:rsid w:val="00F157E1"/>
     <w:rsid w:val="00F15F86"/>
     <w:rsid w:val="00F17C26"/>
     <w:rsid w:val="00F22460"/>
+    <w:rsid w:val="00F26633"/>
     <w:rsid w:val="00F30FE4"/>
     <w:rsid w:val="00F32A87"/>
     <w:rsid w:val="00F347D0"/>
     <w:rsid w:val="00F35868"/>
     <w:rsid w:val="00F43BC2"/>
     <w:rsid w:val="00F47311"/>
     <w:rsid w:val="00F52DDA"/>
     <w:rsid w:val="00F61792"/>
     <w:rsid w:val="00F64AEC"/>
     <w:rsid w:val="00F65206"/>
     <w:rsid w:val="00F7318B"/>
     <w:rsid w:val="00F8758C"/>
     <w:rsid w:val="00F9733E"/>
     <w:rsid w:val="00FA0BBC"/>
     <w:rsid w:val="00FB4F8C"/>
     <w:rsid w:val="00FB7C47"/>
     <w:rsid w:val="00FC79BE"/>
     <w:rsid w:val="00FD0C87"/>
     <w:rsid w:val="00FD3919"/>
     <w:rsid w:val="00FE48AA"/>
     <w:rsid w:val="00FF4B7F"/>
     <w:rsid w:val="00FF786B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -17511,67 +18181,67 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3CF56487"/>
   <w15:docId w15:val="{7743C3B8-D4F5-5F4F-AACC-E65793219EBE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -17894,55 +18564,56 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007B4DEB"/>
+    <w:rsid w:val="00991966"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0031005C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
@@ -18246,51 +18917,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0031005C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="205920300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="471411719">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18709,66 +19380,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>4733</Words>
-  <Characters>26981</Characters>
+  <Words>5038</Words>
+  <Characters>28718</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>224</Lines>
-  <Paragraphs>63</Paragraphs>
+  <Lines>239</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Lewis and Clark Law School</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31651</CharactersWithSpaces>
+  <CharactersWithSpaces>33689</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>